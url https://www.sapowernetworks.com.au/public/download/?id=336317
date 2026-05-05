--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29930"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sapowernetworks.sharepoint.com/sites/SustainabilityMetrics/Shared Documents/Databook/2025 Deloitte engagement/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="17" documentId="8_{FCC29BF2-9B26-4121-A325-575AAE15DB22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D96344F6-C4EB-4B29-8013-5C721AB37B1F}"/>
+  <xr:revisionPtr revIDLastSave="18" documentId="8_{FCC29BF2-9B26-4121-A325-575AAE15DB22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5B6714AD-25C2-40B8-A994-22EED8B31449}"/>
   <bookViews>
     <workbookView xWindow="-13890" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="745" xr2:uid="{F1F747E8-B69C-4989-90B8-321D281591C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Home" sheetId="62" r:id="rId1"/>
     <sheet name="References" sheetId="59" state="hidden" r:id="rId2"/>
     <sheet name="Customer &amp; community" sheetId="5" r:id="rId3"/>
     <sheet name="Network performance" sheetId="51" r:id="rId4"/>
     <sheet name="Emissions" sheetId="56" r:id="rId5"/>
     <sheet name="Energy" sheetId="7" r:id="rId6"/>
-    <sheet name="Safety &amp; wellbeing" sheetId="4" r:id="rId7"/>
-[...1 lines deleted...]
-    <sheet name="Waste, recycling &amp; water" sheetId="50" r:id="rId9"/>
+    <sheet name="Energy efficient assets" sheetId="66" r:id="rId7"/>
+    <sheet name="Waste, recycling &amp; water" sheetId="50" r:id="rId8"/>
+    <sheet name="Safety &amp; wellbeing" sheetId="4" r:id="rId9"/>
     <sheet name="Workforce" sheetId="6" r:id="rId10"/>
     <sheet name="Governance" sheetId="12" r:id="rId11"/>
     <sheet name="Glossary" sheetId="72" r:id="rId12"/>
     <sheet name="Assurance opinion" sheetId="55" r:id="rId13"/>
     <sheet name="Appendices" sheetId="73" r:id="rId14"/>
     <sheet name="Social matters" sheetId="68" r:id="rId15"/>
     <sheet name="Network matters" sheetId="70" r:id="rId16"/>
     <sheet name="Environment matters" sheetId="67" r:id="rId17"/>
     <sheet name="Governance matters" sheetId="69" r:id="rId18"/>
     <sheet name="GRI index" sheetId="49" r:id="rId19"/>
     <sheet name="UN SDG index" sheetId="71" r:id="rId20"/>
   </sheets>
   <definedNames>
     <definedName name="OK" hidden="1">{"analyst",#N/A,FALSE,"Result";"Index",#N/A,FALSE,"Index";"asx1",#N/A,FALSE,"ASX1";"asx2",#N/A,FALSE,"ASX2";"Review",#N/A,FALSE,"Review";"Analyst",#N/A,FALSE,"Analyst"}</definedName>
     <definedName name="OK_1" hidden="1">{"analyst",#N/A,FALSE,"Result";"Index",#N/A,FALSE,"Index";"asx1",#N/A,FALSE,"ASX1";"asx2",#N/A,FALSE,"ASX2";"Review",#N/A,FALSE,"Review";"Analyst",#N/A,FALSE,"Analyst"}</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Customer &amp; community'!$A$2:$G$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Energy!$A$2:$F$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Home!$A$2:$Y$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'Safety &amp; wellbeing'!$A$2:$I$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'Safety &amp; wellbeing'!$A$2:$I$38</definedName>
     <definedName name="vsdf" hidden="1">{"ResultsSummaryNew",#N/A,FALSE,"ASX QTR";"Index",#N/A,FALSE,"ASX Ind";"ASXNew",#N/A,FALSE,"ASX QTR"}</definedName>
     <definedName name="vsdf_1" hidden="1">{"ResultsSummaryNew",#N/A,FALSE,"ASX QTR";"Index",#N/A,FALSE,"ASX Ind";"ASXNew",#N/A,FALSE,"ASX QTR"}</definedName>
     <definedName name="wrn.aaPressRelease." hidden="1">{"ResultsSummaryNew",#N/A,FALSE,"ASX QTR";"Index",#N/A,FALSE,"ASX Ind";"ASXNew",#N/A,FALSE,"ASX QTR"}</definedName>
     <definedName name="wrn.aaPressRelease._1" hidden="1">{"ResultsSummaryNew",#N/A,FALSE,"ASX QTR";"Index",#N/A,FALSE,"ASX Ind";"ASXNew",#N/A,FALSE,"ASX QTR"}</definedName>
     <definedName name="wrn.Accounts." hidden="1">{"BSPLCF",#N/A,FALSE,"BS, PL, Cash flow";"BSPLCF_CONTD",#N/A,FALSE,"BS,PL,CF_contd"}</definedName>
     <definedName name="wrn.Accounts._1" hidden="1">{"BSPLCF",#N/A,FALSE,"BS, PL, Cash flow";"BSPLCF_CONTD",#N/A,FALSE,"BS,PL,CF_contd"}</definedName>
     <definedName name="wrn.PressRelease." hidden="1">{"analyst",#N/A,FALSE,"Result";"Index",#N/A,FALSE,"Index";"asx1",#N/A,FALSE,"ASX1";"asx2",#N/A,FALSE,"ASX2";"Review",#N/A,FALSE,"Review";"Analyst",#N/A,FALSE,"Analyst"}</definedName>
     <definedName name="wrn.PressRelease._1" hidden="1">{"analyst",#N/A,FALSE,"Result";"Index",#N/A,FALSE,"Index";"asx1",#N/A,FALSE,"ASX1";"asx2",#N/A,FALSE,"ASX2";"Review",#N/A,FALSE,"Review";"Analyst",#N/A,FALSE,"Analyst"}</definedName>
   </definedNames>
   <calcPr calcId="191028" concurrentManualCount="2"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -207,50 +207,75 @@
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>www.sapowernetworks.com.au/about-us/sustainability</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">.
 </t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">• 2025 Sustainability Report </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Sylfaen"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">– </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>climate-related disclosures</t>
+    </r>
+  </si>
+  <si>
     <t>• 2025 ESG Impact Report</t>
   </si>
   <si>
     <t>• 2025 Modern Slavery Statement</t>
   </si>
   <si>
     <t>• 2025 Innovate Reconciliation Action Plan</t>
   </si>
   <si>
     <t>• 2025 Green Bond Report</t>
   </si>
   <si>
     <t>About the 2025 sustainability performance data</t>
   </si>
   <si>
     <t>Our sustainability data is reported following the guidance of AASB S2, GRI standards and general industry standards.</t>
   </si>
   <si>
     <t xml:space="preserve">We report performance data and metrics at the Group level unless otherwise stated and relates to our South Australian network, assets as well as projects (including work conducted interstate by Enerven) during the calendar year. </t>
   </si>
   <si>
     <t xml:space="preserve">Some datasets are reflective of the Australian financial year (FY) which runs 1st July to 30th June, or other mandated time periods to align with regulatory reporting. </t>
   </si>
   <si>
     <t xml:space="preserve">We engaged Deloitte to undertake Limited Assurance over the 2025 ESG Databook for selected metrics related to the period 1st January to 31st December. </t>
@@ -8106,83 +8131,58 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>”. Our network provides not only an essential service, but will be a key enabler of the transition to a decarbonised South Australia. We are actively supporting the SA Government’s sustainability aspirations, and we are committed to contributing to the long-term prosperity, health, safety and vitality of the communities we work in.  Our activities positively contribute to the economy through employment, infrastructure projects, innovation, investment, education, philanthropy and procurement. We are supporting our customers and communities to improve resilience to climate change.  We are a strong supporter of a wide range of community organisations via our Employee Foundation, Community Grants, and Strategic and Community Partnerships Program.</t>
     </r>
   </si>
   <si>
     <t>Our resource recovery and recycling performance is significant, on average diverting over 90% of our waste from landfill.  We are working towards adopting the Circular Economy model, which will guide us toward zero waste and pollution, and using greener products and materials across the business. We have compiled our Scope 3 greenhouse gas emissions inventory, with a view to identifying less carbon intensive products and services in our supply chain.</t>
   </si>
   <si>
     <t xml:space="preserve">We are preparing our network, our people, customers and communities for the significant challenges of the changing climate and positioning our businesses to capitalise on the emerging opportunities presented by the transition to a low carbon economy.  Already over 70% of the electricity demand in South Australia is met by renewables, and we are on track to be a net zero electricity grid by 2027.  Greenhouse gas emissions (GHG) associated with our own operations and activities have consistently decreased every year since 2007 when we began reporting.  We are targeting net zero Scope 1 and Scope 2 GHG by 2035, and net zero Scope 3 GHG by 2050.  </t>
   </si>
   <si>
     <t>We manage our assets and operations - through a range of environmental planning, oil-filled asset management, and waste diversion procedures and systems - to minimise any potential impact on ocean and freshwater habitats and ecosystems.  By reducing our carbon footprint, and that of South Australia, we will contribute to the reduction in ocean acidification.</t>
   </si>
   <si>
     <t>We recognise the chronic impacts that all large businesses can have on the natural environment, and strive to minimise any potential damage through a range of biodiversity, native vegetation, and natural resources related planning and operational procedures and initiatives.  We are developing an Action Plan for Nature and Biodiversity aligned to the guidance of the newly created framework by the Taskforce on Nature-related Financial Disclosures (TNFD).</t>
   </si>
   <si>
     <t>We know that to achieve the successful transition of the energy sector, we need to collaborate with our stakeholders, partner with our customers, and advocate for appropriate policy change.  We work closely with our Community Advisory Forum, government, and social service groups to ensure that vulnerable and marginalised communities have a voice in the energy transition.  We maintain a robust corporate governance framework to ensure ethical and lawful operations and activities.</t>
   </si>
   <si>
     <t>We are an industry leader in the development and trialling of new technology and innovative solutions to enable the energy transition.  We work closely with government, the private sector and our peers to pilot, share and promote our learnings.  We have developed a Sustainable Financing Framework to enable transactions in the green bond and sustainability-linked finance market, and to further our achievements in the energy transition.</t>
   </si>
-  <si>
-[...23 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     <numFmt numFmtId="174" formatCode="_(* #,##0.00000_);_(* \(#,##0.00000\);_(* &quot;-&quot;?????_);_(@_)"/>
   </numFmts>
   <fonts count="220">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -10203,97 +10203,97 @@
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFFA780A"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFFA780A"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="78" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="79" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="78" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="80" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="78" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="78" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="95" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="78" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="95" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="807">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="42" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -10383,51 +10383,51 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="4" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="42" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="42" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="9" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="9" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -10824,105 +10824,105 @@
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="42" fillId="9" borderId="6" xfId="12" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="42" fillId="2" borderId="6" xfId="12" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="42" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="17" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="42" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="42" fillId="2" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="42" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="52" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="87" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="8" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="42" fillId="9" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="7" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="6" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="33" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="43" fontId="52" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="52" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="42" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="42" fillId="9" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="42" fillId="9" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -12143,439 +12143,439 @@
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="2" borderId="9" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="97" fillId="2" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="83" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="136" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="136" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="127" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="127" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="151" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="136" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="136" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="135" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="135" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="151" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="134" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="134" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="137" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="137" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="127" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="125" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="151" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="127" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="151" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="133" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="133" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="135" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="141" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="135" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="136" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="141" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="137" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="137" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="136" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="136" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="135" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="135" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="134" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="134" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="134" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="134" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="134" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="133" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...91 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="176" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="123" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="181" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="179" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="179" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="122" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="111" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="157" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="155" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="155" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="155" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="130" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="130" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="130" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="200" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="200" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="164" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="126" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="160" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="160" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="171" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="171" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="171" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="172" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="172" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="172" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="208" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="160" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="207" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="173" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="166" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="151" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="151" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="171" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="171" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="172" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="171" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="208" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="160" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="207" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="173" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="41">
     <cellStyle name="20% - Accent5 2" xfId="25" xr:uid="{563CECBC-7AAE-4251-985C-B5A8261F5E81}"/>
     <cellStyle name="60% - Accent6 lines" xfId="19" xr:uid="{1AC1E46C-8BD6-46B0-B47B-CA47E50A8C83}"/>
     <cellStyle name="Accent2 2" xfId="24" xr:uid="{3DB384D5-3008-4C7D-9135-B9C9817A7CDD}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="11" xr:uid="{42682B93-F743-4333-BFBA-62C90FFAA3DF}"/>
     <cellStyle name="Comma 2 2" xfId="21" xr:uid="{E87961F4-CC3B-4CDF-9581-E346759D564D}"/>
     <cellStyle name="Comma 2 2 2" xfId="34" xr:uid="{8363EED8-5E29-4ABD-A4D7-5F9E1386B363}"/>
     <cellStyle name="Comma 2 45" xfId="32" xr:uid="{A5549F5B-ADD9-43A2-A761-8C45B1EDFEF7}"/>
     <cellStyle name="Comma 2 45 2" xfId="39" xr:uid="{4E37C639-2184-4198-9F98-88C45B7EC5F2}"/>
     <cellStyle name="Comma 3" xfId="20" xr:uid="{E224BECE-2E56-4B2D-8682-23897751F4BA}"/>
     <cellStyle name="Comma 3 2" xfId="30" xr:uid="{F8ACA00B-A547-402A-AABB-6D38683C4256}"/>
     <cellStyle name="Comma 3 2 2" xfId="37" xr:uid="{8BA9B016-CA01-49E2-981A-10BCD4539FD7}"/>
     <cellStyle name="Comma 3 3" xfId="33" xr:uid="{718C10A6-2B03-495A-B0BF-956B5C037E14}"/>
     <cellStyle name="Comma 4" xfId="28" xr:uid="{3D258DC4-C315-4EC2-A4D9-67DA4AB2DDD1}"/>
     <cellStyle name="Comma 4 2" xfId="35" xr:uid="{34E56222-190E-40AF-AAF9-23717071F197}"/>
     <cellStyle name="Comma 5 2 2" xfId="31" xr:uid="{0CC771EE-693E-46A7-B466-F787DAE0AB09}"/>
     <cellStyle name="Comma 5 2 2 2" xfId="38" xr:uid="{8E6827B8-4B86-4395-87C5-D2602BA004A5}"/>
     <cellStyle name="Comma 84" xfId="17" xr:uid="{CEA56805-F4BD-4C08-A8D8-E00407149BE0}"/>
     <cellStyle name="Comma 84 2" xfId="29" xr:uid="{2F77D1C6-B648-45A3-A63E-3241570030F5}"/>
     <cellStyle name="Comma 84 2 2" xfId="36" xr:uid="{AA0E1641-2A17-46F5-87D6-64981C2F0FBF}"/>
     <cellStyle name="Footnote" xfId="13" xr:uid="{F93DC725-51EE-4209-A388-F34A484E57C7}"/>
     <cellStyle name="Hyperlink" xfId="8" builtinId="8"/>
     <cellStyle name="NAB FTB1 - Financial Table Body" xfId="7" xr:uid="{252E231B-885D-4E0F-A9CC-348A8F402378}"/>
     <cellStyle name="NAB FTBB1 - Financial Table Body,AB" xfId="10" xr:uid="{32344AF6-4830-4EDF-80C6-F4F13632EF15}"/>
     <cellStyle name="NAB FTBB1a - Financial Table Body,AB,U" xfId="5" xr:uid="{5C9D5640-CE25-4BEF-9D18-A500C508F47C}"/>
     <cellStyle name="NAB FTH2a - Financial Header 2" xfId="6" xr:uid="{5F6C2081-3A21-4309-A299-9DCD8ED4117B}"/>
     <cellStyle name="NAB FTNB1g - Numbers B,S,1dp" xfId="9" xr:uid="{880369CC-9EFF-4CA5-BBAC-1E550272B76E}"/>
     <cellStyle name="NAB H2 - Header 2" xfId="3" xr:uid="{FD722256-F665-482B-A3B3-92F0CB8649FA}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="18" xr:uid="{921BB51E-7A6C-4DBA-9E5A-5BEDDB9D5BB3}"/>
     <cellStyle name="Normal 2 2" xfId="26" xr:uid="{07729FAA-B4AD-48CE-986F-92A621154EC5}"/>
     <cellStyle name="Normal 2 3 3 2" xfId="4" xr:uid="{CABF2DCD-6010-415B-98DB-5A03A0317337}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{2FAC7423-A868-42CB-8926-24760FC8EC36}"/>
     <cellStyle name="Normal 4" xfId="22" xr:uid="{D30D56D9-6AC4-45D6-B7FF-FD68C6AED23F}"/>
     <cellStyle name="Normal 4 3" xfId="27" xr:uid="{F346B0F0-7EAB-4968-A0AD-3855A250F84C}"/>
-    <cellStyle name="Per cent" xfId="40" builtinId="5"/>
+    <cellStyle name="Percent" xfId="40" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="23" xr:uid="{1301BE7D-FD25-4F7E-96FD-A821D7B301C2}"/>
     <cellStyle name="Percent 45" xfId="16" xr:uid="{2F55C855-5B9E-4CCD-B3D7-AC128C7870B9}"/>
     <cellStyle name="Percent 47" xfId="12" xr:uid="{D89269AE-AC83-4483-A633-6249ED9D4AA7}"/>
     <cellStyle name="Percent 52" xfId="14" xr:uid="{79D4EB30-0375-41D0-A0EA-E047431D6E84}"/>
     <cellStyle name="Percent 55" xfId="15" xr:uid="{5E60D5D9-47AE-4A50-B145-1EFD8635C550}"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
@@ -12594,58 +12594,58 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="medium">
-          <color indexed="64"/>
+          <color rgb="FFF18B0F"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="medium">
-          <color rgb="FFF18B0F"/>
+          <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="major"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
@@ -20475,110 +20475,50 @@
           <a:off x="6988175" y="57150"/>
           <a:ext cx="1334770" cy="667043"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...58 lines deleted...]
-    <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>787400</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>264795</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 10" descr="Graphical user interface, application&#10;&#10;Description automatically generated">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD16C16F-B7D9-485A-88ED-118202A0AF5C}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{9806DD2B-2E6B-3CC1-B12D-1C6ECD67050B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
@@ -20591,91 +20531,151 @@
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6702425" y="57150"/>
           <a:ext cx="1239520" cy="667043"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>8255</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 10" descr="Graphical user interface, application&#10;&#10;Description automatically generated">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000004000000}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{9806DD2B-2E6B-3CC1-B12D-1C6ECD67050B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:srcRect l="43517" t="14829" r="48430" b="76954"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5895975" y="190500"/>
           <a:ext cx="1344930" cy="676275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>511175</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>11430</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 10" descr="Graphical user interface, application&#10;&#10;Description automatically generated">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000007000000}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{9806DD2B-2E6B-3CC1-B12D-1C6ECD67050B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:srcRect l="43517" t="14829" r="48430" b="76954"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6283325" y="120650"/>
+          <a:ext cx="1338580" cy="662305"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>358775</xdr:colOff>
@@ -20712,51 +20712,51 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12084050" y="215900"/>
           <a:ext cx="1339215" cy="679450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{46DB2B4E-65C6-4B46-954F-F535E807623A}" name="Table1" displayName="Table1" ref="A4:D125" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="4" tableBorderDxfId="3" headerRowCellStyle="NAB FTBB1a - Financial Table Body,AB,U">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{46DB2B4E-65C6-4B46-954F-F535E807623A}" name="Table1" displayName="Table1" ref="A4:D125" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="3" tableBorderDxfId="4" headerRowCellStyle="NAB FTBB1a - Financial Table Body,AB,U">
   <autoFilter ref="A4:D125" xr:uid="{46DB2B4E-65C6-4B46-954F-F535E807623A}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:D125">
     <sortCondition ref="A4:A125"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="6" xr3:uid="{0E100C44-7539-483F-A043-3CC48B5ECBC9}" name="Order of appearance" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{E4F10F7A-2BD5-472E-AFE8-30E22F3145FC}" name="Location "/>
     <tableColumn id="4" xr3:uid="{EAD19685-F993-4A02-937B-123990C0D789}" name="Metric" dataDxfId="1"/>
     <tableColumn id="5" xr3:uid="{DAA0E22C-5DC3-427B-9937-759CC60BCA57}" name="Definition/methodology/notes" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Perseus theme">
   <a:themeElements>
     <a:clrScheme name="Perseus">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -21049,70 +21049,70 @@
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/our-structure/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapowernetworks.co/Social-MattersCareers%20-%20SA%20Power%20Networks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/safety/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/sustainability/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/our-structure/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapowernetworks.co/Governance-MattersSupplying%20to%20us%20-%20SA%20Power%20Networks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modernslaveryregister.gov.au/statements/12479/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/our-structure/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/sustainability/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/public/download.jsp?id=319523" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/our-structure/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapowernetworks.co/Governance-MattersSupplying%20to%20us%20-%20SA%20Power%20Networks" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/our-role/Future%20energy%20-%20SA%20Power%20Networks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/supporting-customers-in-vulnerable-circumstances/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/safety/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sapowernetworks.com.au/about-us/customer-and-stakeholder-engagement/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapowernetworks.co/Governance-Matters" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modernslaveryregister.gov.au/statements/12479/Supplying%20to%20us%20-%20SA%20Power%20Networks" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.vonderborch@sapowernetworks.com.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F49A7095-B4AA-46BB-976C-583646568BE5}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="B2:Q68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D50" sqref="D50"/>
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q10" sqref="Q10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.140625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="21">
       <c r="B2" s="648" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:14" ht="36.75" customHeight="1">
       <c r="B3" s="649" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:14">
       <c r="B4" s="676" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="676"/>
@@ -21203,1672 +21203,1672 @@
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="2:2">
       <c r="B41" s="219" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="2:2">
       <c r="B42" s="219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="2:2">
       <c r="B44" s="218" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="2:2">
       <c r="B45" s="219" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="2:2">
       <c r="B46" s="220" t="s">
-        <v>1014</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="2:2">
       <c r="B47" s="220" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="2:2">
       <c r="B48" s="220" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="2:17">
       <c r="B49" s="220" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="2:17">
       <c r="B50" s="220" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="2:17">
       <c r="B51" s="220"/>
     </row>
     <row r="52" spans="2:17">
       <c r="B52" s="218" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="2:17">
       <c r="B53" s="219" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J53" s="219"/>
     </row>
     <row r="54" spans="2:17">
       <c r="B54" s="219" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="2:17">
       <c r="B55" s="219" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="2:17">
       <c r="B56" s="219" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="2:17">
       <c r="B57" s="219" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="2:17">
       <c r="B58" s="219" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="2:17">
       <c r="B59" s="219" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="2:17">
       <c r="B60" s="219"/>
     </row>
     <row r="61" spans="2:17">
       <c r="B61" s="218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="2:17">
       <c r="B62" s="219" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q62" s="221"/>
     </row>
     <row r="63" spans="2:17">
       <c r="B63" s="219"/>
     </row>
     <row r="64" spans="2:17">
       <c r="B64" s="218" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C64" s="223"/>
       <c r="D64" s="223"/>
       <c r="E64" s="223"/>
       <c r="F64" s="223"/>
       <c r="G64" s="223"/>
       <c r="H64" s="223"/>
       <c r="I64" s="223"/>
       <c r="J64" s="223"/>
       <c r="K64" s="223"/>
       <c r="L64" s="223"/>
       <c r="M64" s="223"/>
       <c r="N64" s="223"/>
     </row>
     <row r="65" spans="2:12">
       <c r="B65" s="643" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C65" s="50"/>
       <c r="D65" s="50"/>
       <c r="E65" s="50"/>
       <c r="F65" s="50"/>
       <c r="G65" s="50"/>
       <c r="H65" s="50"/>
       <c r="I65" s="208"/>
       <c r="J65" s="50"/>
       <c r="K65" s="50"/>
     </row>
     <row r="66" spans="2:12">
       <c r="B66" s="219" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C66" s="50"/>
       <c r="D66" s="50"/>
       <c r="E66" s="50"/>
       <c r="F66" s="50"/>
       <c r="G66" s="50"/>
       <c r="H66" s="50"/>
       <c r="I66" s="50"/>
       <c r="J66" s="50"/>
       <c r="K66" s="50"/>
     </row>
     <row r="67" spans="2:12">
       <c r="B67" s="50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C67" s="224"/>
       <c r="D67" s="224"/>
       <c r="E67" s="224"/>
       <c r="F67" s="224"/>
       <c r="G67" s="224"/>
       <c r="H67" s="224"/>
       <c r="I67" s="224"/>
       <c r="J67" s="224"/>
       <c r="K67" s="224"/>
       <c r="L67" s="224"/>
     </row>
     <row r="68" spans="2:12">
       <c r="B68" s="333" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C68" s="208"/>
       <c r="D68" s="208"/>
       <c r="E68" s="208"/>
       <c r="F68" s="208"/>
       <c r="G68" s="208"/>
       <c r="H68" s="208"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:N7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25EE73E7-7123-4426-AF8A-C6A537AA2364}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:S56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="65" style="1" customWidth="1"/>
     <col min="3" max="16" width="8.5703125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="8.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="15" customHeight="1">
       <c r="B1" s="640" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="37.5" customHeight="1">
       <c r="B2" s="349" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="2:15" ht="21">
       <c r="B3" s="527" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J3" s="36"/>
     </row>
     <row r="4" spans="2:15" ht="18.75">
       <c r="B4" s="351"/>
       <c r="C4" s="276"/>
       <c r="D4" s="277">
         <v>2025</v>
       </c>
       <c r="E4" s="277"/>
       <c r="F4" s="277"/>
       <c r="G4" s="277">
         <v>2024</v>
       </c>
       <c r="H4" s="277"/>
       <c r="I4" s="277"/>
       <c r="J4" s="278">
         <v>2023</v>
       </c>
       <c r="K4" s="278"/>
       <c r="L4" s="278"/>
       <c r="M4" s="278">
         <v>2022</v>
       </c>
       <c r="N4" s="278"/>
       <c r="O4" s="278"/>
     </row>
     <row r="5" spans="2:15" ht="14.25" customHeight="1">
       <c r="B5" s="540" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C5" s="269"/>
       <c r="D5" s="279" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E5" s="279" t="s">
+        <v>212</v>
+      </c>
+      <c r="F5" s="280" t="s">
+        <v>213</v>
+      </c>
+      <c r="G5" s="279" t="s">
         <v>211</v>
       </c>
-      <c r="F5" s="280" t="s">
+      <c r="H5" s="279" t="s">
         <v>212</v>
       </c>
-      <c r="G5" s="279" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="279" t="s">
+      <c r="I5" s="280" t="s">
+        <v>213</v>
+      </c>
+      <c r="J5" s="279" t="s">
         <v>211</v>
       </c>
-      <c r="I5" s="280" t="s">
+      <c r="K5" s="279" t="s">
         <v>212</v>
       </c>
-      <c r="J5" s="279" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="279" t="s">
+      <c r="L5" s="280" t="s">
+        <v>213</v>
+      </c>
+      <c r="M5" s="279" t="s">
         <v>211</v>
       </c>
-      <c r="L5" s="280" t="s">
+      <c r="N5" s="279" t="s">
         <v>212</v>
       </c>
-      <c r="M5" s="279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="280" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="6" spans="2:15" ht="14.25" customHeight="1">
       <c r="B6" s="681" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C6" s="80" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D6" s="61">
         <v>3131</v>
       </c>
       <c r="E6" s="61">
         <v>700</v>
       </c>
       <c r="F6" s="119">
         <v>2431</v>
       </c>
       <c r="G6" s="189">
         <v>2906</v>
       </c>
       <c r="H6" s="190">
         <v>621</v>
       </c>
       <c r="I6" s="189">
         <v>2285</v>
       </c>
       <c r="J6" s="189">
         <v>2705</v>
       </c>
       <c r="K6" s="190">
         <v>558</v>
       </c>
       <c r="L6" s="189">
         <v>2147</v>
       </c>
       <c r="M6" s="189">
         <v>2462</v>
       </c>
       <c r="N6" s="190">
         <v>494</v>
       </c>
       <c r="O6" s="189">
         <v>1968</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="14.25" customHeight="1">
       <c r="B7" s="687"/>
       <c r="C7" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" s="196" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E7" s="241">
         <v>0.224</v>
       </c>
       <c r="F7" s="241">
         <v>0.77600000000000002</v>
       </c>
       <c r="G7" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7" s="198">
         <v>21.4</v>
       </c>
       <c r="I7" s="199">
         <v>78.599999999999994</v>
       </c>
       <c r="J7" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K7" s="198">
         <v>20.628465804066501</v>
       </c>
       <c r="L7" s="199">
         <v>79.371534195933506</v>
       </c>
       <c r="M7" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N7" s="198">
         <v>20.100000000000001</v>
       </c>
       <c r="O7" s="199">
         <v>79.900000000000006</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="14.25" customHeight="1">
       <c r="B8" s="681" t="s">
+        <v>216</v>
+      </c>
+      <c r="C8" s="80" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D8" s="61">
         <v>2997</v>
       </c>
       <c r="E8" s="61">
         <v>613</v>
       </c>
       <c r="F8" s="120">
         <v>2384</v>
       </c>
       <c r="G8" s="189">
         <v>2785</v>
       </c>
       <c r="H8" s="190">
         <v>540</v>
       </c>
       <c r="I8" s="189">
         <v>2245</v>
       </c>
       <c r="J8" s="189">
         <v>2593</v>
       </c>
       <c r="K8" s="190">
         <v>483</v>
       </c>
       <c r="L8" s="189">
         <v>2110</v>
       </c>
       <c r="M8" s="189">
         <v>2363</v>
       </c>
       <c r="N8" s="190">
         <v>422</v>
       </c>
       <c r="O8" s="189">
         <v>1941</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="14.25" customHeight="1">
       <c r="B9" s="687"/>
       <c r="C9" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="196" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E9" s="241">
         <v>0.20499999999999999</v>
       </c>
       <c r="F9" s="241">
         <v>0.79500000000000004</v>
       </c>
       <c r="G9" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" s="198">
         <v>19.399999999999999</v>
       </c>
       <c r="I9" s="199">
         <v>80.599999999999994</v>
       </c>
       <c r="J9" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K9" s="198">
         <v>18.600000000000001</v>
       </c>
       <c r="L9" s="199">
         <v>81.400000000000006</v>
       </c>
       <c r="M9" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N9" s="198">
         <v>17.899999999999999</v>
       </c>
       <c r="O9" s="199">
         <v>82.1</v>
       </c>
     </row>
     <row r="10" spans="2:15" ht="14.25" customHeight="1">
       <c r="B10" s="681" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C10" s="80" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="61">
         <v>134</v>
       </c>
       <c r="E10" s="61">
         <v>87</v>
       </c>
       <c r="F10" s="120">
         <v>47</v>
       </c>
       <c r="G10" s="190">
         <v>121</v>
       </c>
       <c r="H10" s="190">
         <v>81</v>
       </c>
       <c r="I10" s="191">
         <v>40</v>
       </c>
       <c r="J10" s="190">
         <v>112</v>
       </c>
       <c r="K10" s="190">
         <v>75</v>
       </c>
       <c r="L10" s="191">
         <v>37</v>
       </c>
       <c r="M10" s="190">
         <v>99</v>
       </c>
       <c r="N10" s="190">
         <v>72</v>
       </c>
       <c r="O10" s="191">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="2:15" ht="14.25" customHeight="1">
       <c r="B11" s="687"/>
       <c r="C11" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="196"/>
       <c r="E11" s="241">
         <v>0.64900000000000002</v>
       </c>
       <c r="F11" s="241">
         <v>0.35099999999999998</v>
       </c>
       <c r="G11" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H11" s="198">
         <v>66.900000000000006</v>
       </c>
       <c r="I11" s="199">
         <v>33.1</v>
       </c>
       <c r="J11" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K11" s="198">
         <v>67</v>
       </c>
       <c r="L11" s="199">
         <v>33</v>
       </c>
       <c r="M11" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N11" s="198">
         <v>72.7</v>
       </c>
       <c r="O11" s="199">
         <v>27.3</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="14.25" customHeight="1">
       <c r="B12" s="681" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C12" s="80" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D12" s="61">
         <v>7</v>
       </c>
       <c r="E12" s="61">
         <v>3</v>
       </c>
       <c r="F12" s="120">
         <v>4</v>
       </c>
       <c r="G12" s="190">
         <v>8</v>
       </c>
       <c r="H12" s="190">
         <v>2</v>
       </c>
       <c r="I12" s="189">
         <v>6</v>
       </c>
       <c r="J12" s="190">
         <v>8</v>
       </c>
       <c r="K12" s="190">
         <v>2</v>
       </c>
       <c r="L12" s="189">
         <v>6</v>
       </c>
       <c r="M12" s="190">
         <v>10</v>
       </c>
       <c r="N12" s="190">
         <v>1</v>
       </c>
       <c r="O12" s="189">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="2:15" ht="14.25" customHeight="1">
       <c r="B13" s="687"/>
       <c r="C13" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="196" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E13" s="241">
         <v>0.42899999999999999</v>
       </c>
       <c r="F13" s="241">
         <v>0.57099999999999995</v>
       </c>
       <c r="G13" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H13" s="198">
         <v>25</v>
       </c>
       <c r="I13" s="198">
         <v>75</v>
       </c>
       <c r="J13" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K13" s="198">
         <v>25</v>
       </c>
       <c r="L13" s="198">
         <v>75</v>
       </c>
       <c r="M13" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N13" s="198">
         <v>10</v>
       </c>
       <c r="O13" s="198">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="14.25" customHeight="1">
       <c r="B14" s="311" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C14" s="306" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="312">
         <v>0.01</v>
       </c>
       <c r="E14" s="312" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F14" s="312" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G14" s="313">
         <v>0.8</v>
       </c>
       <c r="H14" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I14" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J14" s="313">
         <v>1</v>
       </c>
       <c r="K14" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L14" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M14" s="313">
         <v>0.7</v>
       </c>
       <c r="N14" s="314" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O14" s="315" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="2:15"/>
     <row r="16" spans="2:15" ht="18.600000000000001" customHeight="1">
       <c r="B16" s="286"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="38"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="40"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
     </row>
     <row r="17" spans="2:19" ht="15" customHeight="1">
       <c r="B17" s="540" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C17" s="281" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D17" s="280">
         <v>2025</v>
       </c>
       <c r="E17" s="280">
         <v>2024</v>
       </c>
       <c r="F17" s="280">
         <v>2023</v>
       </c>
       <c r="G17" s="280">
         <v>2022</v>
       </c>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="41"/>
     </row>
     <row r="18" spans="2:19">
       <c r="B18" s="11" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C18" s="80"/>
       <c r="D18" s="242">
         <v>0.249</v>
       </c>
       <c r="E18" s="85">
         <v>19.3</v>
       </c>
       <c r="F18" s="85">
         <v>25.72</v>
       </c>
       <c r="G18" s="85">
         <v>20.5</v>
       </c>
       <c r="H18" s="40"/>
       <c r="I18" s="40"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
     </row>
     <row r="19" spans="2:19">
       <c r="B19" s="11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C19" s="80"/>
       <c r="D19" s="242">
         <v>0.25700000000000001</v>
       </c>
       <c r="E19" s="85">
         <v>25.6</v>
       </c>
       <c r="F19" s="85">
         <v>28</v>
       </c>
       <c r="G19" s="85">
         <v>28.8</v>
       </c>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="S19" s="15"/>
     </row>
     <row r="20" spans="2:19">
       <c r="B20" s="11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C20" s="80"/>
       <c r="D20" s="242">
         <v>0.308</v>
       </c>
       <c r="E20" s="85">
         <v>30.43</v>
       </c>
       <c r="F20" s="85">
         <v>37.799999999999997</v>
       </c>
       <c r="G20" s="85">
         <v>50</v>
       </c>
       <c r="H20" s="40"/>
       <c r="I20" s="40"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
     </row>
     <row r="21" spans="2:19">
       <c r="B21" s="11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C21" s="80"/>
       <c r="D21" s="242">
         <v>0.157</v>
       </c>
       <c r="E21" s="85">
         <v>17.55</v>
       </c>
       <c r="F21" s="85">
         <v>19.5</v>
       </c>
       <c r="G21" s="85">
         <v>18.329999999999998</v>
       </c>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
     </row>
     <row r="22" spans="2:19">
       <c r="B22" s="11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C22" s="80"/>
       <c r="D22" s="242">
         <v>0.41699999999999998</v>
       </c>
       <c r="E22" s="86">
         <v>42.9</v>
       </c>
       <c r="F22" s="86">
         <v>36.4</v>
       </c>
       <c r="G22" s="86">
         <v>40</v>
       </c>
       <c r="H22" s="40"/>
       <c r="I22" s="40"/>
       <c r="J22" s="41"/>
     </row>
     <row r="23" spans="2:19">
       <c r="B23" s="11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C23" s="80"/>
       <c r="D23" s="242">
         <v>0.251</v>
       </c>
       <c r="E23" s="85">
         <v>29.3</v>
       </c>
       <c r="F23" s="85">
         <v>26.2</v>
       </c>
       <c r="G23" s="85">
         <v>34.479999999999997</v>
       </c>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="41"/>
     </row>
     <row r="24" spans="2:19">
       <c r="B24" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C24" s="80"/>
       <c r="D24" s="242">
         <v>0.26</v>
       </c>
       <c r="E24" s="148">
         <v>26.3</v>
       </c>
       <c r="F24" s="148">
         <v>22.3</v>
       </c>
       <c r="G24" s="148">
         <v>23.3</v>
       </c>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="41"/>
     </row>
     <row r="25" spans="2:19">
       <c r="B25" s="311" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C25" s="306"/>
       <c r="D25" s="312">
         <v>0.33300000000000002</v>
       </c>
       <c r="E25" s="308">
         <v>31</v>
       </c>
       <c r="F25" s="308">
         <v>28</v>
       </c>
       <c r="G25" s="308">
         <v>22.64</v>
       </c>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="41"/>
     </row>
     <row r="26" spans="2:19" ht="13.5" customHeight="1">
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="K26" s="42"/>
       <c r="L26" s="43"/>
     </row>
     <row r="27" spans="2:19"/>
     <row r="28" spans="2:19" ht="17.25">
       <c r="B28" s="541" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C28" s="281" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D28" s="280">
         <v>2025</v>
       </c>
       <c r="E28" s="280">
         <v>2024</v>
       </c>
       <c r="F28" s="280">
         <v>2023</v>
       </c>
       <c r="G28" s="280">
         <v>2022</v>
       </c>
       <c r="K28" s="41"/>
     </row>
     <row r="29" spans="2:19" ht="19.350000000000001" customHeight="1">
       <c r="B29" s="331" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C29" s="303"/>
       <c r="D29" s="84">
         <v>12.2</v>
       </c>
       <c r="E29" s="85">
         <v>14.5</v>
       </c>
       <c r="F29" s="85">
         <v>12.5</v>
       </c>
       <c r="G29" s="85">
         <v>15.5</v>
       </c>
       <c r="K29" s="41"/>
     </row>
     <row r="30" spans="2:19" ht="19.350000000000001" customHeight="1">
       <c r="B30" s="309" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C30" s="306"/>
       <c r="D30" s="310">
         <v>14.1</v>
       </c>
       <c r="E30" s="308">
         <v>15.6</v>
       </c>
       <c r="F30" s="308">
         <v>13.3</v>
       </c>
       <c r="G30" s="308">
         <v>16.399999999999999</v>
       </c>
       <c r="K30" s="41"/>
     </row>
     <row r="31" spans="2:19">
       <c r="B31" s="12"/>
       <c r="C31" s="45"/>
       <c r="D31" s="45"/>
       <c r="E31" s="45"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
     </row>
     <row r="32" spans="2:19">
       <c r="B32" s="12"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="41"/>
       <c r="J32" s="41"/>
       <c r="K32" s="41"/>
       <c r="L32" s="41"/>
     </row>
     <row r="33" spans="2:16" ht="21">
       <c r="B33" s="527" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C33" s="45"/>
       <c r="D33" s="45"/>
       <c r="E33" s="45"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="41"/>
       <c r="J33" s="41"/>
       <c r="K33" s="41"/>
       <c r="L33" s="41"/>
     </row>
     <row r="34" spans="2:16" ht="18.75">
       <c r="B34" s="286"/>
       <c r="C34" s="282"/>
       <c r="D34" s="277">
         <v>2025</v>
       </c>
       <c r="E34" s="277"/>
       <c r="F34" s="277"/>
       <c r="G34" s="277"/>
       <c r="H34" s="277">
         <v>2024</v>
       </c>
       <c r="I34" s="277"/>
       <c r="J34" s="277"/>
       <c r="K34" s="278">
         <v>2023</v>
       </c>
       <c r="L34" s="278"/>
       <c r="M34" s="278"/>
       <c r="N34" s="278">
         <v>2022</v>
       </c>
       <c r="O34" s="278"/>
       <c r="P34" s="278"/>
     </row>
     <row r="35" spans="2:16" ht="14.25" customHeight="1">
       <c r="B35" s="540" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C35" s="269"/>
       <c r="D35" s="269" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E35" s="269" t="s">
+        <v>212</v>
+      </c>
+      <c r="F35" s="269" t="s">
+        <v>213</v>
+      </c>
+      <c r="G35" s="269" t="s">
+        <v>111</v>
+      </c>
+      <c r="H35" s="269" t="s">
         <v>211</v>
       </c>
-      <c r="F35" s="269" t="s">
+      <c r="I35" s="269" t="s">
         <v>212</v>
       </c>
-      <c r="G35" s="269" t="s">
-[...5 lines deleted...]
-      <c r="I35" s="269" t="s">
+      <c r="J35" s="269" t="s">
+        <v>213</v>
+      </c>
+      <c r="K35" s="269" t="s">
         <v>211</v>
       </c>
-      <c r="J35" s="269" t="s">
+      <c r="L35" s="283" t="s">
         <v>212</v>
       </c>
-      <c r="K35" s="269" t="s">
-[...2 lines deleted...]
-      <c r="L35" s="283" t="s">
+      <c r="M35" s="283" t="s">
+        <v>213</v>
+      </c>
+      <c r="N35" s="269" t="s">
         <v>211</v>
       </c>
-      <c r="M35" s="283" t="s">
+      <c r="O35" s="283" t="s">
         <v>212</v>
       </c>
-      <c r="N35" s="269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" s="283" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="36" spans="2:16" ht="17.25">
       <c r="B36" s="11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C36" s="80" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="242">
         <v>0.94699999999999995</v>
       </c>
       <c r="E36" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F36" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G36" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H36" s="82">
         <v>95.3</v>
       </c>
       <c r="I36" s="82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J36" s="82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K36" s="82">
         <v>95.12</v>
       </c>
       <c r="L36" s="82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M36" s="82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N36" s="82">
         <v>94.6</v>
       </c>
       <c r="O36" s="82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P36" s="82" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="2:16" ht="17.25">
       <c r="B37" s="252" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C37" s="80" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D37" s="119">
         <v>2966</v>
       </c>
       <c r="E37" s="119">
         <v>659</v>
       </c>
       <c r="F37" s="120">
         <v>2307</v>
       </c>
       <c r="G37" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H37" s="78">
         <v>2768</v>
       </c>
       <c r="I37" s="79">
         <v>582</v>
       </c>
       <c r="J37" s="79">
         <v>2182</v>
       </c>
       <c r="K37" s="78">
         <v>2573</v>
       </c>
       <c r="L37" s="79">
         <v>534</v>
       </c>
       <c r="M37" s="79">
         <v>2039</v>
       </c>
       <c r="N37" s="78">
         <v>2330</v>
       </c>
       <c r="O37" s="79">
         <v>468</v>
       </c>
       <c r="P37" s="79">
         <v>1862</v>
       </c>
     </row>
     <row r="38" spans="2:16" ht="17.25">
       <c r="B38" s="226" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C38" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D38" s="205">
         <v>111</v>
       </c>
       <c r="E38" s="195">
         <v>101.4</v>
       </c>
       <c r="F38" s="195">
         <v>114.8</v>
       </c>
       <c r="G38" s="241" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H38" s="212">
         <v>106.1</v>
       </c>
       <c r="I38" s="212">
         <v>105.5</v>
       </c>
       <c r="J38" s="212">
         <v>106.3</v>
       </c>
       <c r="K38" s="212">
         <v>106.1</v>
       </c>
       <c r="L38" s="212">
         <v>105.45</v>
       </c>
       <c r="M38" s="212">
         <v>106.43</v>
       </c>
       <c r="N38" s="206" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O38" s="204">
         <v>106.2</v>
       </c>
       <c r="P38" s="204">
         <v>106.8</v>
       </c>
     </row>
     <row r="39" spans="2:16">
       <c r="B39" s="681" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C39" s="80" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D39" s="61">
         <v>444</v>
       </c>
       <c r="E39" s="61">
         <v>114</v>
       </c>
       <c r="F39" s="120">
         <v>329</v>
       </c>
       <c r="G39" s="120">
         <v>1</v>
       </c>
       <c r="H39" s="190">
         <v>398</v>
       </c>
       <c r="I39" s="190">
         <v>102</v>
       </c>
       <c r="J39" s="191">
         <v>296</v>
       </c>
       <c r="K39" s="190">
         <v>425</v>
       </c>
       <c r="L39" s="190">
         <v>119</v>
       </c>
       <c r="M39" s="191">
         <v>306</v>
       </c>
       <c r="N39" s="190">
         <v>365</v>
       </c>
       <c r="O39" s="190">
         <v>105</v>
       </c>
       <c r="P39" s="191">
         <v>260</v>
       </c>
     </row>
     <row r="40" spans="2:16">
       <c r="B40" s="687"/>
       <c r="C40" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D40" s="241" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E40" s="241">
         <v>0.25700000000000001</v>
       </c>
       <c r="F40" s="241">
         <v>0.74099999999999999</v>
       </c>
       <c r="G40" s="241">
         <v>2E-3</v>
       </c>
       <c r="H40" s="197" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I40" s="198">
         <v>25.6</v>
       </c>
       <c r="J40" s="199">
         <v>74.400000000000006</v>
       </c>
       <c r="K40" s="197" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L40" s="198">
         <v>28</v>
       </c>
       <c r="M40" s="199">
         <v>72</v>
       </c>
       <c r="N40" s="197" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O40" s="198">
         <v>28.8</v>
       </c>
       <c r="P40" s="199">
         <v>71.2</v>
       </c>
     </row>
     <row r="41" spans="2:16">
       <c r="B41" s="681" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C41" s="80" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D41" s="61">
         <v>48</v>
       </c>
       <c r="E41" s="61">
         <v>8</v>
       </c>
       <c r="F41" s="120">
         <v>40</v>
       </c>
       <c r="G41" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H41" s="190">
         <v>51</v>
       </c>
       <c r="I41" s="190">
         <v>9</v>
       </c>
       <c r="J41" s="191">
         <v>42</v>
       </c>
       <c r="K41" s="190">
         <v>58</v>
       </c>
       <c r="L41" s="190">
         <v>12</v>
       </c>
       <c r="M41" s="191">
         <v>46</v>
       </c>
       <c r="N41" s="190">
         <v>51</v>
       </c>
       <c r="O41" s="190">
         <v>7</v>
       </c>
       <c r="P41" s="191">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="2:16">
       <c r="B42" s="687"/>
       <c r="C42" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D42" s="84"/>
       <c r="E42" s="241">
         <v>0.16700000000000001</v>
       </c>
       <c r="F42" s="241">
         <v>0.83299999999999996</v>
       </c>
       <c r="G42" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H42" s="197" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I42" s="198">
         <v>17.600000000000001</v>
       </c>
       <c r="J42" s="199">
         <v>82.4</v>
       </c>
       <c r="K42" s="197" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L42" s="198">
         <v>20.7</v>
       </c>
       <c r="M42" s="199">
         <v>79.3</v>
       </c>
       <c r="N42" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O42" s="198">
         <v>13.7</v>
       </c>
       <c r="P42" s="199">
         <v>86.3</v>
       </c>
     </row>
     <row r="43" spans="2:16">
       <c r="B43" s="229" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C43" s="304" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D43" s="200">
         <v>217</v>
       </c>
       <c r="E43" s="201">
         <v>33</v>
       </c>
       <c r="F43" s="201">
         <v>183</v>
       </c>
       <c r="G43" s="201">
         <v>1</v>
       </c>
       <c r="H43" s="202">
         <v>196</v>
       </c>
       <c r="I43" s="203">
         <v>39</v>
       </c>
       <c r="J43" s="203">
         <v>157</v>
       </c>
       <c r="K43" s="202">
         <v>179</v>
       </c>
       <c r="L43" s="203">
         <v>54</v>
       </c>
       <c r="M43" s="203">
         <v>125</v>
       </c>
       <c r="N43" s="202">
         <v>188.83540000000002</v>
       </c>
       <c r="O43" s="203" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P43" s="203" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="2:16">
       <c r="B44" s="232" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C44" s="80" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D44" s="242">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="E44" s="119" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F44" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G44" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H44" s="78">
         <v>6.7</v>
       </c>
       <c r="I44" s="79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J44" s="79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K44" s="78">
         <v>8.6</v>
       </c>
       <c r="L44" s="79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M44" s="79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N44" s="78">
         <v>7.7</v>
       </c>
       <c r="O44" s="79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P44" s="79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45" spans="2:16">
       <c r="B45" s="230" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C45" s="194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D45" s="241" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E45" s="241">
         <v>0.152</v>
       </c>
       <c r="F45" s="241">
         <v>0.84299999999999997</v>
       </c>
       <c r="G45" s="241">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H45" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I45" s="204">
         <v>19.899999999999999</v>
       </c>
       <c r="J45" s="204">
         <v>80.099999999999994</v>
       </c>
       <c r="K45" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L45" s="204">
         <v>30.2</v>
       </c>
       <c r="M45" s="204">
         <v>69.8</v>
       </c>
       <c r="N45" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O45" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P45" s="204" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="2:16" ht="18.75" customHeight="1">
       <c r="B46" s="211" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C46" s="80" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D46" s="81">
         <v>43.74</v>
       </c>
       <c r="E46" s="136">
         <v>24.8</v>
       </c>
       <c r="F46" s="81">
         <v>49.448999999999998</v>
       </c>
       <c r="G46" s="120" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H46" s="85">
         <v>46.29</v>
       </c>
       <c r="I46" s="137">
         <v>30.27</v>
       </c>
       <c r="J46" s="174">
         <v>51.36</v>
       </c>
       <c r="K46" s="85">
         <v>43.044386940000003</v>
       </c>
       <c r="L46" s="137">
         <v>25.055884110000001</v>
       </c>
       <c r="M46" s="174">
         <v>47.719554420000001</v>
       </c>
       <c r="N46" s="85">
         <v>28.788275115082591</v>
       </c>
       <c r="O46" s="137">
         <v>22.413157894736845</v>
       </c>
       <c r="P46" s="174">
         <v>30.388999999999999</v>
       </c>
     </row>
     <row r="47" spans="2:16" ht="17.25">
       <c r="B47" s="305" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C47" s="306" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D47" s="307">
         <v>100</v>
       </c>
       <c r="E47" s="307" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F47" s="307" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G47" s="307" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H47" s="308">
         <v>100</v>
       </c>
       <c r="I47" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J47" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K47" s="308">
         <v>100</v>
       </c>
       <c r="L47" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M47" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N47" s="308">
         <v>100</v>
       </c>
       <c r="O47" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P47" s="308" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="2:16" ht="15" customHeight="1">
       <c r="B48" s="50"/>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="50"/>
       <c r="F48" s="50"/>
       <c r="G48" s="50"/>
       <c r="H48" s="50"/>
       <c r="I48" s="50"/>
     </row>
     <row r="49" spans="2:9">
       <c r="B49" s="128"/>
     </row>
     <row r="50" spans="2:9" ht="15" customHeight="1">
       <c r="B50" s="678" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C50" s="678"/>
       <c r="D50" s="678"/>
       <c r="E50" s="678"/>
       <c r="F50" s="678"/>
     </row>
     <row r="51" spans="2:9" ht="15" customHeight="1">
       <c r="B51" s="348" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C51" s="348"/>
       <c r="D51" s="348"/>
       <c r="E51" s="348"/>
       <c r="F51" s="348"/>
       <c r="G51" s="228"/>
     </row>
     <row r="52" spans="2:9" ht="15" customHeight="1">
       <c r="G52" s="240"/>
     </row>
     <row r="56" spans="2:9" ht="15" customHeight="1">
       <c r="I56" s="250"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B50:F50"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B12:B13"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -22880,184 +22880,184 @@
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94FC8C7A-749B-4CE0-9830-98E508312160}">
   <sheetPr codeName="Sheet7">
     <tabColor theme="6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:O42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="72" customWidth="1"/>
     <col min="2" max="2" width="69.140625" style="72" customWidth="1"/>
     <col min="3" max="3" width="7" style="111" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="111" customWidth="1"/>
     <col min="5" max="8" width="8.42578125" style="71" customWidth="1"/>
     <col min="9" max="10" width="8.42578125" style="3" customWidth="1"/>
     <col min="11" max="15" width="8.42578125" style="72" customWidth="1"/>
     <col min="16" max="16384" width="7.42578125" style="72"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" ht="37.5" customHeight="1">
       <c r="B2" s="352" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C2" s="105"/>
       <c r="D2" s="105"/>
       <c r="I2" s="644"/>
       <c r="J2" s="644"/>
     </row>
     <row r="3" spans="2:15" ht="18.75">
       <c r="B3" s="522" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="I3" s="644"/>
       <c r="J3" s="644"/>
     </row>
     <row r="4" spans="2:15">
       <c r="B4" s="1"/>
       <c r="C4" s="89"/>
       <c r="D4" s="89"/>
       <c r="I4" s="644"/>
       <c r="J4" s="644"/>
     </row>
     <row r="5" spans="2:15" s="107" customFormat="1" ht="15.75" thickBot="1">
       <c r="B5" s="288" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C5" s="289" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D5" s="290">
         <v>2025</v>
       </c>
       <c r="E5" s="290">
         <v>2024</v>
       </c>
       <c r="F5" s="290">
         <v>2023</v>
       </c>
       <c r="G5" s="290">
         <v>2022</v>
       </c>
       <c r="H5" s="55"/>
     </row>
     <row r="6" spans="2:15" s="3" customFormat="1" ht="17.25">
       <c r="B6" s="503" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C6" s="402" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" s="403">
         <v>98.5</v>
       </c>
       <c r="E6" s="404">
         <v>98.8</v>
       </c>
       <c r="F6" s="404">
         <v>98.92</v>
       </c>
       <c r="G6" s="404">
         <v>98.2</v>
       </c>
       <c r="H6" s="106"/>
       <c r="I6" s="644"/>
       <c r="J6" s="644"/>
       <c r="K6" s="644"/>
       <c r="L6" s="644"/>
       <c r="M6" s="644"/>
       <c r="N6" s="644"/>
       <c r="O6" s="644"/>
     </row>
     <row r="7" spans="2:15" s="3" customFormat="1">
       <c r="B7" s="391" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C7" s="392" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D7" s="393">
         <v>0</v>
       </c>
       <c r="E7" s="394">
         <v>0</v>
       </c>
       <c r="F7" s="394">
         <v>0</v>
       </c>
       <c r="G7" s="394">
         <v>0</v>
       </c>
       <c r="H7" s="109"/>
       <c r="I7" s="644"/>
       <c r="J7" s="644"/>
       <c r="K7" s="644"/>
       <c r="L7" s="644"/>
       <c r="M7" s="644"/>
       <c r="N7" s="644"/>
       <c r="O7" s="644"/>
     </row>
     <row r="8" spans="2:15" s="3" customFormat="1">
       <c r="B8" s="244" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C8" s="108" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" s="149">
         <v>29</v>
       </c>
       <c r="E8" s="150">
         <v>18</v>
       </c>
       <c r="F8" s="150">
         <v>9</v>
       </c>
       <c r="G8" s="150">
         <v>8</v>
       </c>
       <c r="H8" s="109"/>
       <c r="I8" s="644"/>
       <c r="J8" s="644"/>
       <c r="K8" s="644"/>
       <c r="L8" s="644"/>
       <c r="M8" s="644"/>
       <c r="N8" s="644"/>
       <c r="O8" s="644"/>
     </row>
     <row r="9" spans="2:15" s="3" customFormat="1" ht="15.75" thickBot="1">
       <c r="B9" s="390" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C9" s="110" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D9" s="151">
         <v>16</v>
       </c>
       <c r="E9" s="152">
         <v>13</v>
       </c>
       <c r="F9" s="152">
         <v>2</v>
       </c>
       <c r="G9" s="152">
         <v>2</v>
       </c>
       <c r="H9" s="72"/>
       <c r="I9" s="644"/>
       <c r="J9" s="644"/>
       <c r="K9" s="644"/>
       <c r="L9" s="644"/>
       <c r="M9" s="644"/>
       <c r="N9" s="644"/>
       <c r="O9" s="644"/>
     </row>
     <row r="10" spans="2:15">
       <c r="D10" s="121"/>
       <c r="G10" s="112"/>
@@ -23068,98 +23068,98 @@
       <c r="B11" s="286"/>
       <c r="C11" s="276"/>
       <c r="D11" s="688">
         <v>2025</v>
       </c>
       <c r="E11" s="688"/>
       <c r="F11" s="688"/>
       <c r="G11" s="688">
         <v>2024</v>
       </c>
       <c r="H11" s="688"/>
       <c r="I11" s="688"/>
       <c r="J11" s="689">
         <v>2023</v>
       </c>
       <c r="K11" s="689"/>
       <c r="L11" s="689"/>
       <c r="M11" s="689">
         <v>2022</v>
       </c>
       <c r="N11" s="689"/>
       <c r="O11" s="689"/>
     </row>
     <row r="12" spans="2:15" s="3" customFormat="1" ht="15.75" thickBot="1">
       <c r="B12" s="268" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C12" s="269" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D12" s="279" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E12" s="279" t="s">
+        <v>212</v>
+      </c>
+      <c r="F12" s="280" t="s">
+        <v>213</v>
+      </c>
+      <c r="G12" s="279" t="s">
         <v>211</v>
       </c>
-      <c r="F12" s="280" t="s">
+      <c r="H12" s="279" t="s">
         <v>212</v>
       </c>
-      <c r="G12" s="279" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="279" t="s">
+      <c r="I12" s="280" t="s">
+        <v>213</v>
+      </c>
+      <c r="J12" s="279" t="s">
         <v>211</v>
       </c>
-      <c r="I12" s="280" t="s">
+      <c r="K12" s="279" t="s">
         <v>212</v>
       </c>
-      <c r="J12" s="279" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="279" t="s">
+      <c r="L12" s="280" t="s">
+        <v>213</v>
+      </c>
+      <c r="M12" s="279" t="s">
         <v>211</v>
       </c>
-      <c r="L12" s="280" t="s">
+      <c r="N12" s="279" t="s">
         <v>212</v>
       </c>
-      <c r="M12" s="279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="280" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="13" spans="2:15" s="107" customFormat="1" ht="18" thickBot="1">
       <c r="B13" s="116" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C13" s="110" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D13" s="151">
         <v>9</v>
       </c>
       <c r="E13" s="151">
         <v>0</v>
       </c>
       <c r="F13" s="151">
         <v>9</v>
       </c>
       <c r="G13" s="152">
         <v>9</v>
       </c>
       <c r="H13" s="152">
         <v>0</v>
       </c>
       <c r="I13" s="152">
         <v>9</v>
       </c>
       <c r="J13" s="152">
         <v>9</v>
       </c>
       <c r="K13" s="152">
         <v>2</v>
       </c>
@@ -23188,429 +23188,429 @@
       <c r="J14" s="523"/>
       <c r="K14" s="523"/>
       <c r="L14" s="523"/>
       <c r="M14" s="523"/>
       <c r="N14" s="523"/>
       <c r="O14" s="523"/>
     </row>
     <row r="15" spans="2:15" s="3" customFormat="1">
       <c r="B15" s="644"/>
       <c r="C15" s="644"/>
       <c r="D15" s="644"/>
       <c r="E15" s="644"/>
       <c r="F15" s="72"/>
       <c r="G15" s="72"/>
       <c r="H15" s="644"/>
       <c r="I15" s="644"/>
       <c r="J15" s="644"/>
       <c r="K15" s="644"/>
       <c r="L15" s="644"/>
       <c r="M15" s="644"/>
       <c r="N15" s="644"/>
       <c r="O15" s="644"/>
     </row>
     <row r="16" spans="2:15" s="3" customFormat="1" ht="18.75">
       <c r="B16" s="522" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C16" s="644"/>
       <c r="D16" s="644"/>
       <c r="E16" s="644"/>
       <c r="F16" s="644"/>
       <c r="G16" s="644"/>
       <c r="H16" s="644"/>
       <c r="I16" s="644"/>
       <c r="J16" s="644"/>
       <c r="K16" s="644"/>
       <c r="L16" s="644"/>
       <c r="M16" s="644"/>
       <c r="N16" s="644"/>
       <c r="O16" s="644"/>
     </row>
     <row r="17" spans="2:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="B17" s="522"/>
       <c r="C17" s="644"/>
       <c r="D17" s="644"/>
       <c r="E17" s="644"/>
       <c r="F17" s="644"/>
       <c r="G17" s="644"/>
       <c r="H17" s="644"/>
       <c r="I17" s="644"/>
       <c r="J17" s="644"/>
       <c r="K17" s="644"/>
       <c r="L17" s="644"/>
       <c r="M17" s="644"/>
       <c r="N17" s="644"/>
       <c r="O17" s="644"/>
     </row>
     <row r="18" spans="2:15" ht="15.75" customHeight="1" thickBot="1">
       <c r="B18" s="288" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C18" s="272" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D18" s="273">
         <v>2025</v>
       </c>
       <c r="E18" s="274">
         <v>2024</v>
       </c>
       <c r="F18" s="275">
         <v>2023</v>
       </c>
       <c r="G18" s="275">
         <v>2022</v>
       </c>
       <c r="H18" s="644"/>
       <c r="I18" s="644"/>
       <c r="J18" s="644"/>
     </row>
     <row r="19" spans="2:15">
       <c r="B19" s="50" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C19" s="302"/>
       <c r="D19" s="130">
         <v>98.11</v>
       </c>
       <c r="E19" s="83">
         <v>98.09</v>
       </c>
       <c r="F19" s="83">
         <v>97.77</v>
       </c>
       <c r="G19" s="83">
         <v>98.14</v>
       </c>
       <c r="H19" s="644"/>
       <c r="I19" s="644"/>
       <c r="J19" s="644"/>
     </row>
     <row r="20" spans="2:15">
       <c r="B20" s="50" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C20" s="302"/>
       <c r="D20" s="130">
         <v>42.6</v>
       </c>
       <c r="E20" s="83">
         <v>47</v>
       </c>
       <c r="F20" s="83">
         <v>49.99</v>
       </c>
       <c r="G20" s="83">
         <v>49.33</v>
       </c>
       <c r="H20" s="644"/>
       <c r="I20" s="644"/>
       <c r="J20" s="644"/>
     </row>
     <row r="21" spans="2:15">
       <c r="B21" s="76" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C21" s="302"/>
       <c r="D21" s="130">
         <v>20.39</v>
       </c>
       <c r="E21" s="83">
         <v>17.87</v>
       </c>
       <c r="F21" s="83">
         <v>21.67</v>
       </c>
       <c r="G21" s="83">
         <v>19.309999999999999</v>
       </c>
       <c r="H21" s="644"/>
       <c r="I21" s="644"/>
       <c r="J21" s="644"/>
     </row>
     <row r="22" spans="2:15">
       <c r="B22" s="395" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C22" s="396"/>
       <c r="D22" s="397">
         <v>5.13</v>
       </c>
       <c r="E22" s="398">
         <v>4.95</v>
       </c>
       <c r="F22" s="398">
         <v>3.74</v>
       </c>
       <c r="G22" s="398">
         <v>5.01</v>
       </c>
       <c r="H22" s="644"/>
       <c r="I22" s="644"/>
       <c r="J22" s="644"/>
     </row>
     <row r="23" spans="2:15">
       <c r="B23" s="399" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C23" s="524" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D23" s="400">
         <v>323</v>
       </c>
       <c r="E23" s="401">
         <v>297</v>
       </c>
       <c r="F23" s="401">
         <v>228</v>
       </c>
       <c r="G23" s="401">
         <v>141</v>
       </c>
       <c r="H23" s="644"/>
       <c r="I23" s="644"/>
       <c r="J23" s="644"/>
     </row>
     <row r="24" spans="2:15" ht="15.75" thickBot="1">
       <c r="B24" s="116" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C24" s="525" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D24" s="146">
         <v>17</v>
       </c>
       <c r="E24" s="147">
         <v>8</v>
       </c>
       <c r="F24" s="147">
         <v>2</v>
       </c>
       <c r="G24" s="210">
         <v>3</v>
       </c>
       <c r="H24" s="644"/>
       <c r="I24" s="644"/>
       <c r="J24" s="644"/>
     </row>
     <row r="27" spans="2:15" ht="18.75">
       <c r="B27" s="522" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C27" s="65"/>
       <c r="D27" s="122"/>
       <c r="I27" s="644"/>
       <c r="J27" s="644"/>
     </row>
     <row r="28" spans="2:15" ht="15" customHeight="1">
       <c r="B28" s="522"/>
       <c r="C28" s="65"/>
       <c r="D28" s="122"/>
       <c r="I28" s="644"/>
       <c r="J28" s="644"/>
     </row>
     <row r="29" spans="2:15" ht="15.75" thickBot="1">
       <c r="B29" s="288" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C29" s="289" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D29" s="290">
         <v>2025</v>
       </c>
       <c r="E29" s="290">
         <v>2024</v>
       </c>
       <c r="F29" s="290">
         <v>2023</v>
       </c>
       <c r="G29" s="290">
         <v>2022</v>
       </c>
       <c r="I29" s="644"/>
       <c r="J29" s="644"/>
     </row>
     <row r="30" spans="2:15" ht="15.75" thickBot="1">
       <c r="B30" s="116" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C30" s="110"/>
       <c r="D30" s="151">
         <v>0</v>
       </c>
       <c r="E30" s="153">
         <v>1</v>
       </c>
       <c r="F30" s="153">
         <v>0</v>
       </c>
       <c r="G30" s="153">
         <v>0</v>
       </c>
       <c r="I30" s="644"/>
       <c r="J30" s="644"/>
     </row>
     <row r="31" spans="2:15">
       <c r="B31" s="77"/>
       <c r="C31" s="113"/>
       <c r="D31" s="113"/>
       <c r="E31" s="77"/>
       <c r="F31" s="77"/>
       <c r="I31" s="644"/>
       <c r="J31" s="644"/>
     </row>
     <row r="33" spans="2:11" ht="18.75">
       <c r="B33" s="286" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C33" s="65"/>
       <c r="D33" s="65"/>
       <c r="I33" s="71"/>
       <c r="J33" s="644"/>
       <c r="K33" s="644"/>
     </row>
     <row r="34" spans="2:11" ht="15.75" thickBot="1">
       <c r="B34" s="288" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C34" s="289" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D34" s="290">
         <v>2025</v>
       </c>
       <c r="E34" s="290">
         <v>2024</v>
       </c>
       <c r="F34" s="290">
         <v>2023</v>
       </c>
       <c r="G34" s="290">
         <v>2022</v>
       </c>
       <c r="I34" s="71"/>
       <c r="J34" s="644"/>
       <c r="K34" s="644"/>
     </row>
     <row r="35" spans="2:11">
       <c r="B35" s="76" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C35" s="108"/>
       <c r="D35" s="149">
         <v>1</v>
       </c>
       <c r="E35" s="150">
         <v>0</v>
       </c>
       <c r="F35" s="150">
         <v>0</v>
       </c>
       <c r="G35" s="150">
         <v>0</v>
       </c>
       <c r="I35" s="71"/>
       <c r="J35" s="644"/>
       <c r="K35" s="644"/>
     </row>
     <row r="36" spans="2:11">
       <c r="B36" s="76" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C36" s="108"/>
       <c r="D36" s="149">
         <v>0</v>
       </c>
       <c r="E36" s="150">
         <v>0</v>
       </c>
       <c r="F36" s="150">
         <v>0</v>
       </c>
       <c r="G36" s="150">
         <v>0</v>
       </c>
       <c r="I36" s="71"/>
       <c r="J36" s="644"/>
       <c r="K36" s="644"/>
     </row>
     <row r="37" spans="2:11" ht="17.25">
       <c r="B37" s="76" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C37" s="108"/>
       <c r="D37" s="149">
         <v>1233</v>
       </c>
       <c r="E37" s="150">
         <v>520</v>
       </c>
       <c r="F37" s="150">
         <v>345</v>
       </c>
       <c r="G37" s="150">
         <v>264</v>
       </c>
       <c r="I37" s="644"/>
       <c r="J37" s="644"/>
     </row>
     <row r="38" spans="2:11" ht="15.75" thickBot="1">
       <c r="B38" s="116" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C38" s="110"/>
       <c r="D38" s="151">
         <v>13</v>
       </c>
       <c r="E38" s="153">
         <v>12</v>
       </c>
       <c r="F38" s="153">
         <v>7</v>
       </c>
       <c r="G38" s="153">
         <v>5</v>
       </c>
       <c r="I38" s="644"/>
       <c r="J38" s="644"/>
     </row>
     <row r="39" spans="2:11">
       <c r="C39" s="72"/>
       <c r="D39" s="72"/>
       <c r="E39" s="72"/>
       <c r="F39" s="72"/>
       <c r="G39" s="109"/>
       <c r="I39" s="644"/>
       <c r="J39" s="644"/>
     </row>
     <row r="40" spans="2:11">
       <c r="B40" s="683" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C40" s="683"/>
       <c r="D40" s="683"/>
       <c r="E40" s="683"/>
       <c r="F40" s="683"/>
       <c r="G40" s="683"/>
       <c r="I40" s="644"/>
       <c r="J40" s="644"/>
     </row>
     <row r="41" spans="2:11">
       <c r="C41" s="72"/>
       <c r="D41" s="72"/>
       <c r="E41" s="72"/>
       <c r="F41" s="72"/>
       <c r="G41" s="109"/>
       <c r="I41" s="644"/>
       <c r="J41" s="644"/>
     </row>
     <row r="42" spans="2:11">
       <c r="C42" s="72"/>
       <c r="D42" s="72"/>
       <c r="E42" s="72"/>
       <c r="F42" s="72"/>
       <c r="G42" s="109"/>
       <c r="I42" s="644"/>
@@ -23629,4096 +23629,4096 @@
   <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1189F261-0881-4F62-BDCA-B592406BE35D}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A2:L133"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="636" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" style="158" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37" style="135" customWidth="1"/>
     <col min="4" max="4" width="133" style="135" customWidth="1"/>
     <col min="5" max="16384" width="8.85546875" style="158"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" ht="28.5">
       <c r="B2" s="641" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="159" customFormat="1" ht="15.75" thickBot="1">
       <c r="A4" s="540" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B4" s="268" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C4" s="268" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D4" s="635" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="45">
       <c r="A5" s="636" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B5" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C5" s="162" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D5" s="247" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E5" s="49"/>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
     </row>
     <row r="6" spans="1:9" ht="30">
       <c r="A6" s="636" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B6" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="160" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D6" s="243" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
     </row>
     <row r="7" spans="1:9" ht="90">
       <c r="A7" s="636" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B7" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7" s="160" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D7" s="160" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="30">
       <c r="A8" s="636" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B8" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" s="160" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D8" s="243" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
     </row>
     <row r="9" spans="1:9" ht="30">
       <c r="A9" s="636" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B9" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" s="160" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D9" s="243" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="45">
       <c r="A10" s="636" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B10" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" s="160" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D10" s="243" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="30">
       <c r="A11" s="636" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B11" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C11" s="160" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D11" s="246" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="30">
       <c r="A12" s="636" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B12" s="629" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" s="160" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D12" s="243" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E12" s="155"/>
       <c r="F12" s="155"/>
       <c r="G12" s="155"/>
       <c r="H12" s="155"/>
       <c r="I12" s="155"/>
     </row>
     <row r="13" spans="1:9" ht="30">
       <c r="A13" s="636" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B13" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C13" s="160" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D13" s="243" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E13" s="155"/>
       <c r="F13" s="155"/>
       <c r="G13" s="155"/>
       <c r="H13" s="155"/>
       <c r="I13" s="155"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="636" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B14" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C14" s="160" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D14" s="243" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E14" s="155"/>
       <c r="F14" s="155"/>
       <c r="G14" s="155"/>
       <c r="H14" s="155"/>
       <c r="I14" s="155"/>
     </row>
     <row r="15" spans="1:9" ht="45">
       <c r="A15" s="636" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B15" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C15" s="160" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D15" s="243" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E15" s="155"/>
       <c r="F15" s="155"/>
       <c r="G15" s="155"/>
       <c r="H15" s="155"/>
       <c r="I15" s="155"/>
     </row>
     <row r="16" spans="1:9" ht="45">
       <c r="A16" s="636" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B16" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C16" s="160" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D16" s="243" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E16" s="155"/>
       <c r="F16" s="155"/>
       <c r="G16" s="155"/>
       <c r="H16" s="155"/>
       <c r="I16" s="155"/>
     </row>
     <row r="17" spans="1:10" ht="30">
       <c r="A17" s="636" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B17" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C17" s="160" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D17" s="243" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E17" s="155"/>
       <c r="F17" s="155"/>
       <c r="G17" s="155"/>
       <c r="H17" s="155"/>
       <c r="I17" s="155"/>
     </row>
     <row r="18" spans="1:10" ht="30">
       <c r="A18" s="636" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B18" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C18" s="160" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D18" s="243" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E18" s="155"/>
       <c r="F18" s="155"/>
       <c r="G18" s="155"/>
       <c r="H18" s="155"/>
       <c r="I18" s="155"/>
     </row>
     <row r="19" spans="1:10" ht="30">
       <c r="A19" s="636" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B19" s="628" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C19" s="160" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D19" s="243" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E19" s="49"/>
       <c r="F19" s="49"/>
       <c r="G19" s="49"/>
       <c r="H19" s="49"/>
       <c r="I19" s="49"/>
     </row>
     <row r="20" spans="1:10" ht="126">
       <c r="A20" s="636" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B20" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" s="160" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D20" s="243" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="195">
       <c r="A21" s="636" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B21" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C21" s="160" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D21" s="246" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E21" s="161"/>
       <c r="F21" s="161"/>
       <c r="G21" s="161"/>
       <c r="H21" s="161"/>
       <c r="I21" s="161"/>
       <c r="J21" s="161"/>
     </row>
     <row r="22" spans="1:10" ht="195">
       <c r="A22" s="636" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B22" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" s="135" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D22" s="633" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E22" s="161"/>
       <c r="F22" s="161"/>
       <c r="G22" s="161"/>
       <c r="H22" s="161"/>
       <c r="I22" s="161"/>
       <c r="J22" s="161"/>
     </row>
     <row r="23" spans="1:10" ht="225">
       <c r="A23" s="636" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B23" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C23" s="160" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D23" s="246" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18">
       <c r="A24" s="636" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B24" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" s="160" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D24" s="243" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="18">
       <c r="A25" s="636" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B25" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" s="160" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D25" s="243" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="18">
       <c r="A26" s="636" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B26" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C26" s="162" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D26" s="247" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E26" s="156"/>
       <c r="F26" s="156"/>
       <c r="G26" s="156"/>
       <c r="H26" s="156"/>
       <c r="I26" s="156"/>
     </row>
     <row r="27" spans="1:10" ht="33">
       <c r="A27" s="636" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B27" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C27" s="160" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D27" s="246" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E27" s="156"/>
       <c r="F27" s="156"/>
       <c r="G27" s="156"/>
       <c r="H27" s="156"/>
       <c r="I27" s="156"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="636" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B28" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="160" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D28" s="246" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="636" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B29" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" s="160" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D29" s="246" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="636" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B30" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="160" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D30" s="246" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="636" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B31" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C31" s="160" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D31" s="246" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="18">
       <c r="A32" s="636" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B32" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C32" s="160" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D32" s="243" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
     </row>
     <row r="33" spans="1:12" ht="30">
       <c r="A33" s="636" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B33" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C33" s="160" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D33" s="246" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
     </row>
     <row r="34" spans="1:12" ht="30">
       <c r="A34" s="636" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B34" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C34" s="160" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D34" s="243" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="636" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B35" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C35" s="160" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D35" s="243" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
     </row>
     <row r="36" spans="1:12" ht="30">
       <c r="A36" s="636" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B36" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" s="160" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D36" s="243" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="30">
       <c r="A37" s="636" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B37" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C37" s="160" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D37" s="243" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="30">
       <c r="A38" s="636" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B38" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" s="160" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D38" s="243" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E38" s="163"/>
       <c r="F38" s="163"/>
       <c r="G38" s="163"/>
       <c r="H38" s="163"/>
       <c r="I38" s="163"/>
       <c r="J38" s="163"/>
       <c r="K38" s="163"/>
       <c r="L38" s="163"/>
     </row>
     <row r="39" spans="1:12" ht="30">
       <c r="A39" s="636" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B39" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C39" s="162" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D39" s="247" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="30">
       <c r="A40" s="636" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B40" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C40" s="160" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D40" s="243" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="30">
       <c r="A41" s="636" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B41" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C41" s="160" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="243" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="636" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B42" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C42" s="160" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D42" s="243" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="30">
       <c r="A43" s="636" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B43" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C43" s="160" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D43" s="243" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="30">
       <c r="A44" s="636" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B44" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C44" s="160" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D44" s="243" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="18">
       <c r="A45" s="636" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B45" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C45" s="160" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D45" s="243" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="30">
       <c r="A46" s="636" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B46" s="625" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C46" s="135" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D46" s="632" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="30">
       <c r="A47" s="636" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B47" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C47" s="160" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D47" s="243" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="30">
       <c r="A48" s="636" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B48" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C48" s="160" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D48" s="243" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="30">
       <c r="A49" s="636" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B49" s="630" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C49" s="160" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D49" s="243" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="60">
       <c r="A50" s="636" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B50" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="160" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D50" s="246" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="636" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B51" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C51" s="160" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D51" s="332" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E51" s="164"/>
       <c r="F51" s="164"/>
       <c r="G51" s="164"/>
       <c r="H51" s="164"/>
       <c r="I51" s="164"/>
       <c r="J51" s="164"/>
       <c r="K51" s="164"/>
       <c r="L51" s="164"/>
     </row>
     <row r="52" spans="1:12" ht="30">
       <c r="A52" s="636" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B52" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C52" s="160" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D52" s="246" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="636" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B53" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C53" s="160" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D53" s="246" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="45">
       <c r="A54" s="636" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B54" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C54" s="160" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D54" s="243" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E54" s="165"/>
       <c r="F54" s="165"/>
       <c r="G54" s="165"/>
       <c r="H54" s="165"/>
       <c r="I54" s="165"/>
       <c r="J54" s="165"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="636" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B55" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C55" s="160" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D55" s="160" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="45">
       <c r="A56" s="636" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B56" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C56" s="160" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D56" s="243" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="45">
       <c r="A57" s="636" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B57" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C57" s="160" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D57" s="332" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="636" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B58" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C58" s="160" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D58" s="246" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="636" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B59" s="630" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C59" s="160" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D59" s="243" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="30">
       <c r="A60" s="636" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B60" s="630" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C60" s="160" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D60" s="634" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="30">
       <c r="A61" s="636" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B61" s="630" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" s="160" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D61" s="634" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="636" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B62" s="630" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C62" s="160" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D62" s="634" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="636" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B63" s="630" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C63" s="160" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D63" s="634" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="30">
       <c r="A64" s="636" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B64" s="630" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C64" s="160" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D64" s="634" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="45">
       <c r="A65" s="636" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B65" s="630" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C65" s="162" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D65" s="501" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="45">
       <c r="A66" s="636" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B66" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" s="160" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D66" s="634" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="30">
       <c r="A67" s="636" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B67" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" s="160" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D67" s="634" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="30">
       <c r="A68" s="636" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B68" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C68" s="160" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D68" s="634" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="30">
       <c r="A69" s="636" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B69" s="631" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C69" s="160" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D69" s="634" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" s="636" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B70" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C70" s="160" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D70" s="634" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="30">
       <c r="A71" s="636" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B71" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C71" s="160" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D71" s="634" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="30">
       <c r="A72" s="636" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B72" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C72" s="160" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D72" s="634" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E72" s="166"/>
       <c r="F72" s="166"/>
       <c r="G72" s="166"/>
       <c r="H72" s="166"/>
       <c r="I72" s="166"/>
       <c r="J72" s="166"/>
       <c r="K72" s="166"/>
       <c r="L72" s="166"/>
     </row>
     <row r="73" spans="1:12" ht="30">
       <c r="A73" s="636" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B73" s="625" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C73" s="160" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D73" s="634" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E73" s="166"/>
       <c r="F73" s="166"/>
       <c r="G73" s="166"/>
       <c r="H73" s="166"/>
       <c r="I73" s="166"/>
       <c r="J73" s="166"/>
       <c r="K73" s="166"/>
       <c r="L73" s="166"/>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" s="636" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B74" s="625" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C74" s="160" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D74" s="243" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" s="636" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B75" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C75" s="160" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D75" s="634" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" s="636" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B76" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C76" s="160" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D76" s="634" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" s="636" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B77" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C77" s="160" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D77" s="243" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" s="636" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B78" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C78" s="160" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D78" s="634" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" s="636" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B79" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C79" s="160" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D79" s="634" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" s="636" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B80" s="630" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C80" s="160" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D80" s="634" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E80" s="166"/>
       <c r="F80" s="166"/>
       <c r="G80" s="166"/>
       <c r="H80" s="166"/>
       <c r="I80" s="166"/>
       <c r="J80" s="166"/>
       <c r="K80" s="166"/>
       <c r="L80" s="166"/>
     </row>
     <row r="81" spans="1:12" ht="30">
       <c r="A81" s="636" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B81" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C81" s="160" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D81" s="243" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E81" s="166"/>
       <c r="F81" s="166"/>
       <c r="G81" s="166"/>
       <c r="H81" s="166"/>
       <c r="I81" s="166"/>
       <c r="J81" s="166"/>
       <c r="K81" s="166"/>
       <c r="L81" s="166"/>
     </row>
     <row r="82" spans="1:12" ht="30">
       <c r="A82" s="636" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B82" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C82" s="160" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D82" s="243" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="30">
       <c r="A83" s="636" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B83" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C83" s="160" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D83" s="243" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="45">
       <c r="A84" s="636" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B84" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C84" s="160" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D84" s="243" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" s="636" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B85" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C85" s="160" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D85" s="243" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="90">
       <c r="A86" s="636" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B86" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C86" s="160" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D86" s="243" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="30">
       <c r="A87" s="636" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B87" s="627" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C87" s="502" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D87" s="160" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="45">
       <c r="A88" s="636" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B88" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C88" s="160" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D88" s="243" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="30">
       <c r="A89" s="636" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B89" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C89" s="160" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D89" s="243" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" s="636" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B90" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C90" s="160" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D90" s="243" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="30">
       <c r="A91" s="636" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B91" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C91" s="162" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D91" s="248" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="30">
       <c r="A92" s="636" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B92" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C92" s="160" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D92" s="243" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" s="636" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B93" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C93" s="160" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D93" s="243" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E93" s="167"/>
       <c r="F93" s="167"/>
       <c r="G93" s="167"/>
       <c r="H93" s="167"/>
       <c r="I93" s="167"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" s="636" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B94" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C94" s="160" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D94" s="243" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E94" s="167"/>
       <c r="F94" s="167"/>
       <c r="G94" s="167"/>
       <c r="H94" s="167"/>
       <c r="I94" s="167"/>
       <c r="J94" s="167"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" s="636" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B95" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C95" s="160" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D95" s="243" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E95" s="168"/>
       <c r="F95" s="168"/>
       <c r="G95" s="168"/>
       <c r="H95" s="168"/>
       <c r="I95" s="168"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" s="636" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B96" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C96" s="160" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D96" s="243" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J96" s="169"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="636" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B97" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C97" s="160" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D97" s="243" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="98" spans="1:10" ht="30">
       <c r="A98" s="636" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B98" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C98" s="160" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D98" s="243" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E98" s="170"/>
       <c r="F98" s="170"/>
       <c r="G98" s="170"/>
       <c r="H98" s="170"/>
       <c r="I98" s="170"/>
       <c r="J98" s="170"/>
     </row>
     <row r="99" spans="1:10" ht="30">
       <c r="A99" s="636" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B99" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C99" s="160" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D99" s="243" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="636" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B100" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C100" s="160" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D100" s="243" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="101" spans="1:10" ht="45">
       <c r="A101" s="636" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B101" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C101" s="160" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D101" s="243" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="30">
       <c r="A102" s="636" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B102" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C102" s="160" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D102" s="634" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="103" spans="1:10" ht="30">
       <c r="A103" s="636" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B103" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C103" s="160" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D103" s="243" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="104" spans="1:10" ht="30">
       <c r="A104" s="636" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B104" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C104" s="160" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D104" s="243" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="636" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B105" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C105" s="160" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D105" s="243" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E105" s="157"/>
       <c r="F105" s="157"/>
       <c r="G105" s="157"/>
       <c r="H105" s="157"/>
       <c r="I105" s="157"/>
     </row>
     <row r="106" spans="1:10" ht="30">
       <c r="A106" s="636" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B106" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C106" s="160" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D106" s="243" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="636" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B107" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C107" s="162" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D107" s="247" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="30">
       <c r="A108" s="636" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B108" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C108" s="160" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D108" s="243" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="30">
       <c r="A109" s="636" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B109" s="627" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C109" s="160" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D109" s="243" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="110" spans="1:10" ht="75">
       <c r="A110" s="636" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B110" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C110" s="160" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D110" s="243" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="30">
       <c r="A111" s="636" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B111" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C111" s="160" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D111" s="243" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="60">
       <c r="A112" s="636" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B112" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C112" s="160" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D112" s="243" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="45">
       <c r="A113" s="636" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B113" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C113" s="160" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D113" s="246" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="636" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B114" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C114" s="160" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D114" s="243" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="45">
       <c r="A115" s="636" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B115" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C115" s="160" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D115" s="243" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="45">
       <c r="A116" s="636" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B116" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C116" s="160" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D116" s="243" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="45">
       <c r="A117" s="636" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B117" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C117" s="160" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D117" s="243" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="30">
       <c r="A118" s="636" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B118" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C118" s="160" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D118" s="243" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="30">
       <c r="A119" s="636" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B119" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C119" s="160" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D119" s="243" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="30">
       <c r="A120" s="636" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B120" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C120" s="160" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D120" s="632" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="45">
       <c r="A121" s="636" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B121" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C121" s="162" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D121" s="243" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E121" s="171"/>
       <c r="F121" s="171"/>
       <c r="G121" s="171"/>
       <c r="H121" s="171"/>
       <c r="I121" s="171"/>
     </row>
     <row r="122" spans="1:9" ht="30">
       <c r="A122" s="636" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B122" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C122" s="160" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D122" s="243" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E122" s="172"/>
       <c r="F122" s="172"/>
       <c r="G122" s="172"/>
       <c r="H122" s="172"/>
       <c r="I122" s="172"/>
     </row>
     <row r="123" spans="1:9" ht="30">
       <c r="A123" s="636" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B123" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C123" s="160" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D123" s="632" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="30">
       <c r="A124" s="636" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B124" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C124" s="160" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D124" s="332" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="45">
       <c r="A125" s="636" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B125" s="626" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C125" s="160" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D125" s="243" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="132" spans="4:4">
       <c r="D132" s="245"/>
     </row>
     <row r="133" spans="4:4">
       <c r="D133" s="245"/>
     </row>
   </sheetData>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{193270CF-4E01-4082-B8AE-9C5A7AF29575}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="28.5">
       <c r="A1" s="647" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2537BAF-CE14-4375-B40A-8E89E4111950}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="642" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9C1CA7C-1C4A-4787-A2CC-E7DF99B836F4}">
   <sheetPr>
     <tabColor rgb="FFFA780A"/>
   </sheetPr>
   <dimension ref="B1:K151"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="426" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="426" customWidth="1"/>
     <col min="3" max="3" width="2.85546875" style="426" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="426" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="426" customWidth="1"/>
     <col min="6" max="6" width="72.140625" style="426" customWidth="1"/>
     <col min="7" max="7" width="2.85546875" style="426" customWidth="1"/>
     <col min="8" max="9" width="85.7109375" style="426" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="426"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="31.5">
       <c r="B1" s="514" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C1" s="514"/>
       <c r="D1" s="515"/>
       <c r="E1" s="515"/>
       <c r="F1" s="515"/>
       <c r="G1" s="515"/>
       <c r="H1" s="516"/>
     </row>
     <row r="2" spans="2:8" ht="15" customHeight="1">
-      <c r="B2" s="701" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="701"/>
+      <c r="B2" s="710" t="s">
+        <v>591</v>
+      </c>
+      <c r="C2" s="710"/>
+      <c r="D2" s="710"/>
+      <c r="E2" s="710"/>
+      <c r="F2" s="710"/>
+      <c r="G2" s="710"/>
+      <c r="H2" s="710"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
-      <c r="B3" s="701"/>
-[...5 lines deleted...]
-      <c r="H3" s="701"/>
+      <c r="B3" s="710"/>
+      <c r="C3" s="710"/>
+      <c r="D3" s="710"/>
+      <c r="E3" s="710"/>
+      <c r="F3" s="710"/>
+      <c r="G3" s="710"/>
+      <c r="H3" s="710"/>
     </row>
     <row r="4" spans="2:8" ht="15" customHeight="1">
-      <c r="B4" s="701"/>
-[...5 lines deleted...]
-      <c r="H4" s="701"/>
+      <c r="B4" s="710"/>
+      <c r="C4" s="710"/>
+      <c r="D4" s="710"/>
+      <c r="E4" s="710"/>
+      <c r="F4" s="710"/>
+      <c r="G4" s="710"/>
+      <c r="H4" s="710"/>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1">
-      <c r="B5" s="701"/>
-[...5 lines deleted...]
-      <c r="H5" s="701"/>
+      <c r="B5" s="710"/>
+      <c r="C5" s="710"/>
+      <c r="D5" s="710"/>
+      <c r="E5" s="710"/>
+      <c r="F5" s="710"/>
+      <c r="G5" s="710"/>
+      <c r="H5" s="710"/>
     </row>
     <row r="6" spans="2:8" ht="15" customHeight="1">
-      <c r="B6" s="701"/>
-[...5 lines deleted...]
-      <c r="H6" s="701"/>
+      <c r="B6" s="710"/>
+      <c r="C6" s="710"/>
+      <c r="D6" s="710"/>
+      <c r="E6" s="710"/>
+      <c r="F6" s="710"/>
+      <c r="G6" s="710"/>
+      <c r="H6" s="710"/>
     </row>
     <row r="7" spans="2:8" ht="20.25" customHeight="1">
-      <c r="B7" s="702"/>
-[...5 lines deleted...]
-      <c r="H7" s="702"/>
+      <c r="B7" s="711"/>
+      <c r="C7" s="711"/>
+      <c r="D7" s="711"/>
+      <c r="E7" s="711"/>
+      <c r="F7" s="711"/>
+      <c r="G7" s="711"/>
+      <c r="H7" s="711"/>
     </row>
     <row r="8" spans="2:8" ht="15" customHeight="1">
       <c r="B8" s="447"/>
       <c r="C8" s="447"/>
       <c r="D8" s="447"/>
       <c r="E8" s="447"/>
       <c r="F8" s="447"/>
       <c r="G8" s="447"/>
       <c r="H8" s="447"/>
     </row>
     <row r="9" spans="2:8" ht="21">
       <c r="B9" s="623" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C9" s="427"/>
     </row>
     <row r="10" spans="2:8" ht="18.75" customHeight="1">
-      <c r="B10" s="706" t="s">
-        <v>592</v>
+      <c r="B10" s="695" t="s">
+        <v>593</v>
       </c>
       <c r="C10" s="451"/>
-      <c r="D10" s="703" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="703"/>
+      <c r="D10" s="690" t="s">
+        <v>594</v>
+      </c>
+      <c r="E10" s="690"/>
+      <c r="F10" s="690"/>
+      <c r="G10" s="690"/>
+      <c r="H10" s="690"/>
     </row>
     <row r="11" spans="2:8" ht="18.75">
-      <c r="B11" s="706"/>
+      <c r="B11" s="695"/>
       <c r="C11" s="451"/>
-      <c r="D11" s="703"/>
-[...3 lines deleted...]
-      <c r="H11" s="703"/>
+      <c r="D11" s="690"/>
+      <c r="E11" s="690"/>
+      <c r="F11" s="690"/>
+      <c r="G11" s="690"/>
+      <c r="H11" s="690"/>
     </row>
     <row r="12" spans="2:8" ht="18.75">
-      <c r="B12" s="706"/>
+      <c r="B12" s="695"/>
       <c r="C12" s="451"/>
-      <c r="D12" s="703"/>
-[...3 lines deleted...]
-      <c r="H12" s="703"/>
+      <c r="D12" s="690"/>
+      <c r="E12" s="690"/>
+      <c r="F12" s="690"/>
+      <c r="G12" s="690"/>
+      <c r="H12" s="690"/>
     </row>
     <row r="13" spans="2:8" ht="18.75">
-      <c r="B13" s="706"/>
+      <c r="B13" s="695"/>
       <c r="C13" s="451"/>
-      <c r="D13" s="703"/>
-[...3 lines deleted...]
-      <c r="H13" s="703"/>
+      <c r="D13" s="690"/>
+      <c r="E13" s="690"/>
+      <c r="F13" s="690"/>
+      <c r="G13" s="690"/>
+      <c r="H13" s="690"/>
     </row>
     <row r="14" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B14" s="706"/>
+      <c r="B14" s="695"/>
       <c r="C14" s="451"/>
       <c r="D14" s="617"/>
-      <c r="E14" s="727" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="727"/>
+      <c r="E14" s="700" t="s">
+        <v>595</v>
+      </c>
+      <c r="F14" s="700"/>
       <c r="G14" s="617"/>
       <c r="H14" s="617" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="18.75">
-      <c r="B15" s="706"/>
+      <c r="B15" s="695"/>
       <c r="C15" s="451"/>
-      <c r="D15" s="709" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="716" t="s">
+      <c r="D15" s="716" t="s">
         <v>597</v>
       </c>
-      <c r="F15" s="716"/>
+      <c r="E15" s="694" t="s">
+        <v>598</v>
+      </c>
+      <c r="F15" s="694"/>
       <c r="G15" s="620"/>
       <c r="H15" s="621"/>
     </row>
     <row r="16" spans="2:8" ht="31.5">
-      <c r="B16" s="707" t="s">
-        <v>598</v>
+      <c r="B16" s="714" t="s">
+        <v>599</v>
       </c>
       <c r="C16" s="448"/>
-      <c r="D16" s="710"/>
-[...3 lines deleted...]
-      <c r="F16" s="717"/>
+      <c r="D16" s="717"/>
+      <c r="E16" s="708" t="s">
+        <v>600</v>
+      </c>
+      <c r="F16" s="708"/>
       <c r="G16" s="622"/>
       <c r="H16" s="542" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="17" spans="2:8" ht="48" customHeight="1" thickBot="1">
-      <c r="B17" s="707"/>
+      <c r="B17" s="714"/>
       <c r="C17" s="448"/>
-      <c r="D17" s="710"/>
+      <c r="D17" s="717"/>
       <c r="E17" s="618"/>
       <c r="F17" s="618"/>
       <c r="G17" s="619"/>
       <c r="H17" s="618" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="15.75">
-      <c r="B18" s="708" t="s">
-        <v>602</v>
+      <c r="B18" s="715" t="s">
+        <v>603</v>
       </c>
       <c r="C18" s="431"/>
-      <c r="D18" s="710"/>
-[...3 lines deleted...]
-      <c r="F18" s="718"/>
+      <c r="D18" s="717"/>
+      <c r="E18" s="707" t="s">
+        <v>604</v>
+      </c>
+      <c r="F18" s="707"/>
       <c r="G18" s="452"/>
       <c r="H18" s="542"/>
     </row>
     <row r="19" spans="2:8" ht="15.75">
-      <c r="B19" s="708"/>
+      <c r="B19" s="715"/>
       <c r="C19" s="431"/>
-      <c r="D19" s="710"/>
-[...3 lines deleted...]
-      <c r="F19" s="721"/>
+      <c r="D19" s="717"/>
+      <c r="E19" s="692" t="s">
+        <v>605</v>
+      </c>
+      <c r="F19" s="692"/>
       <c r="G19" s="542"/>
-      <c r="H19" s="721" t="s">
-        <v>605</v>
+      <c r="H19" s="692" t="s">
+        <v>606</v>
       </c>
     </row>
     <row r="20" spans="2:8" ht="15.75">
-      <c r="B20" s="708"/>
+      <c r="B20" s="715"/>
       <c r="C20" s="431"/>
-      <c r="D20" s="710"/>
-[...1 lines deleted...]
-      <c r="F20" s="721"/>
+      <c r="D20" s="717"/>
+      <c r="E20" s="692"/>
+      <c r="F20" s="692"/>
       <c r="G20" s="542"/>
-      <c r="H20" s="721"/>
+      <c r="H20" s="692"/>
     </row>
     <row r="21" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B21" s="708"/>
+      <c r="B21" s="715"/>
       <c r="C21" s="431"/>
-      <c r="D21" s="711"/>
-[...3 lines deleted...]
-      <c r="F21" s="719"/>
+      <c r="D21" s="718"/>
+      <c r="E21" s="693" t="s">
+        <v>607</v>
+      </c>
+      <c r="F21" s="693"/>
       <c r="G21" s="618"/>
-      <c r="H21" s="719"/>
+      <c r="H21" s="693"/>
     </row>
     <row r="22" spans="2:8" ht="15.75">
-      <c r="B22" s="708"/>
+      <c r="B22" s="715"/>
       <c r="C22" s="431"/>
-      <c r="D22" s="712" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="716" t="s">
+      <c r="D22" s="719" t="s">
         <v>608</v>
       </c>
-      <c r="F22" s="716"/>
+      <c r="E22" s="694" t="s">
+        <v>609</v>
+      </c>
+      <c r="F22" s="694"/>
       <c r="G22" s="620"/>
       <c r="H22" s="621"/>
     </row>
     <row r="23" spans="2:8" ht="15.75">
-      <c r="B23" s="708"/>
+      <c r="B23" s="715"/>
       <c r="C23" s="431"/>
-      <c r="D23" s="713"/>
-[...3 lines deleted...]
-      <c r="F23" s="721"/>
+      <c r="D23" s="720"/>
+      <c r="E23" s="692" t="s">
+        <v>610</v>
+      </c>
+      <c r="F23" s="692"/>
       <c r="G23" s="452"/>
-      <c r="H23" s="721" t="s">
-        <v>610</v>
+      <c r="H23" s="692" t="s">
+        <v>611</v>
       </c>
     </row>
     <row r="24" spans="2:8" ht="15.75">
-      <c r="B24" s="708"/>
+      <c r="B24" s="715"/>
       <c r="C24" s="431"/>
-      <c r="D24" s="713"/>
-[...1 lines deleted...]
-      <c r="F24" s="721"/>
+      <c r="D24" s="720"/>
+      <c r="E24" s="692"/>
+      <c r="F24" s="692"/>
       <c r="G24" s="452"/>
-      <c r="H24" s="721"/>
+      <c r="H24" s="692"/>
     </row>
     <row r="25" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B25" s="708"/>
+      <c r="B25" s="715"/>
       <c r="C25" s="431"/>
-      <c r="D25" s="713"/>
-[...1 lines deleted...]
-      <c r="F25" s="719"/>
+      <c r="D25" s="720"/>
+      <c r="E25" s="693"/>
+      <c r="F25" s="693"/>
       <c r="G25" s="618"/>
       <c r="H25" s="618"/>
     </row>
     <row r="26" spans="2:8" ht="15.75">
-      <c r="B26" s="708"/>
+      <c r="B26" s="715"/>
       <c r="C26" s="431"/>
-      <c r="D26" s="713"/>
-[...3 lines deleted...]
-      <c r="F26" s="720"/>
+      <c r="D26" s="720"/>
+      <c r="E26" s="709" t="s">
+        <v>612</v>
+      </c>
+      <c r="F26" s="709"/>
       <c r="G26" s="542"/>
       <c r="H26" s="542"/>
     </row>
     <row r="27" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B27" s="708"/>
+      <c r="B27" s="715"/>
       <c r="C27" s="431"/>
-      <c r="D27" s="713"/>
-[...3 lines deleted...]
-      <c r="F27" s="721"/>
+      <c r="D27" s="720"/>
+      <c r="E27" s="692" t="s">
+        <v>613</v>
+      </c>
+      <c r="F27" s="692"/>
       <c r="G27" s="452"/>
-      <c r="H27" s="731" t="s">
-        <v>613</v>
+      <c r="H27" s="705" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="28" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B28" s="715" t="s">
-        <v>614</v>
+      <c r="B28" s="722" t="s">
+        <v>615</v>
       </c>
       <c r="C28" s="450"/>
-      <c r="D28" s="714"/>
-[...1 lines deleted...]
-      <c r="F28" s="719"/>
+      <c r="D28" s="721"/>
+      <c r="E28" s="693"/>
+      <c r="F28" s="693"/>
       <c r="G28" s="618"/>
-      <c r="H28" s="719"/>
+      <c r="H28" s="693"/>
     </row>
     <row r="29" spans="2:8" ht="15.75">
-      <c r="B29" s="715"/>
+      <c r="B29" s="722"/>
       <c r="C29" s="450"/>
-      <c r="D29" s="709" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="716" t="s">
+      <c r="D29" s="716" t="s">
         <v>616</v>
       </c>
-      <c r="F29" s="716"/>
+      <c r="E29" s="694" t="s">
+        <v>617</v>
+      </c>
+      <c r="F29" s="694"/>
       <c r="G29" s="620"/>
       <c r="H29" s="621"/>
     </row>
     <row r="30" spans="2:8" ht="15.75">
-      <c r="B30" s="715"/>
+      <c r="B30" s="722"/>
       <c r="C30" s="450"/>
-      <c r="D30" s="710"/>
-[...3 lines deleted...]
-      <c r="F30" s="721"/>
+      <c r="D30" s="717"/>
+      <c r="E30" s="692" t="s">
+        <v>618</v>
+      </c>
+      <c r="F30" s="692"/>
       <c r="G30" s="452"/>
-      <c r="H30" s="721" t="s">
-        <v>618</v>
+      <c r="H30" s="692" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="31" spans="2:8" ht="15.75">
-      <c r="B31" s="715"/>
+      <c r="B31" s="722"/>
       <c r="C31" s="450"/>
-      <c r="D31" s="710"/>
-[...1 lines deleted...]
-      <c r="F31" s="721"/>
+      <c r="D31" s="717"/>
+      <c r="E31" s="692"/>
+      <c r="F31" s="692"/>
       <c r="G31" s="452"/>
-      <c r="H31" s="721"/>
+      <c r="H31" s="692"/>
     </row>
     <row r="32" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B32" s="715"/>
+      <c r="B32" s="722"/>
       <c r="C32" s="450"/>
-      <c r="D32" s="710"/>
-[...1 lines deleted...]
-      <c r="F32" s="719"/>
+      <c r="D32" s="717"/>
+      <c r="E32" s="693"/>
+      <c r="F32" s="693"/>
       <c r="G32" s="618"/>
-      <c r="H32" s="719"/>
+      <c r="H32" s="693"/>
     </row>
     <row r="33" spans="2:8" ht="15.75">
-      <c r="B33" s="715"/>
+      <c r="B33" s="722"/>
       <c r="C33" s="450"/>
-      <c r="D33" s="710"/>
-[...3 lines deleted...]
-      <c r="F33" s="718"/>
+      <c r="D33" s="717"/>
+      <c r="E33" s="707" t="s">
+        <v>620</v>
+      </c>
+      <c r="F33" s="707"/>
       <c r="G33" s="452"/>
       <c r="H33" s="542"/>
     </row>
     <row r="34" spans="2:8" ht="15.75">
-      <c r="B34" s="715"/>
+      <c r="B34" s="722"/>
       <c r="C34" s="450"/>
-      <c r="D34" s="710"/>
-[...3 lines deleted...]
-      <c r="F34" s="721"/>
+      <c r="D34" s="717"/>
+      <c r="E34" s="692" t="s">
+        <v>621</v>
+      </c>
+      <c r="F34" s="692"/>
       <c r="G34" s="452"/>
-      <c r="H34" s="721" t="s">
-        <v>621</v>
+      <c r="H34" s="692" t="s">
+        <v>622</v>
       </c>
     </row>
     <row r="35" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B35" s="715"/>
+      <c r="B35" s="722"/>
       <c r="C35" s="450"/>
-      <c r="D35" s="710"/>
-[...1 lines deleted...]
-      <c r="F35" s="719"/>
+      <c r="D35" s="717"/>
+      <c r="E35" s="693"/>
+      <c r="F35" s="693"/>
       <c r="G35" s="618"/>
-      <c r="H35" s="719"/>
+      <c r="H35" s="693"/>
     </row>
     <row r="36" spans="2:8" ht="15.75">
-      <c r="B36" s="715"/>
+      <c r="B36" s="722"/>
       <c r="C36" s="450"/>
-      <c r="D36" s="710"/>
-[...3 lines deleted...]
-      <c r="F36" s="718"/>
+      <c r="D36" s="717"/>
+      <c r="E36" s="707" t="s">
+        <v>623</v>
+      </c>
+      <c r="F36" s="707"/>
       <c r="G36" s="452"/>
       <c r="H36" s="542"/>
     </row>
     <row r="37" spans="2:8" ht="15.75">
-      <c r="B37" s="715"/>
+      <c r="B37" s="722"/>
       <c r="C37" s="450"/>
-      <c r="D37" s="710"/>
-[...3 lines deleted...]
-      <c r="F37" s="721"/>
+      <c r="D37" s="717"/>
+      <c r="E37" s="692" t="s">
+        <v>624</v>
+      </c>
+      <c r="F37" s="692"/>
       <c r="G37" s="452"/>
-      <c r="H37" s="721" t="s">
-        <v>624</v>
+      <c r="H37" s="692" t="s">
+        <v>625</v>
       </c>
     </row>
     <row r="38" spans="2:8" ht="15.75">
-      <c r="B38" s="715"/>
+      <c r="B38" s="722"/>
       <c r="C38" s="450"/>
-      <c r="D38" s="710"/>
+      <c r="D38" s="717"/>
       <c r="E38" s="452"/>
       <c r="F38" s="452"/>
       <c r="G38" s="452"/>
-      <c r="H38" s="721"/>
+      <c r="H38" s="692"/>
     </row>
     <row r="39" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B39" s="715"/>
+      <c r="B39" s="722"/>
       <c r="C39" s="450"/>
-      <c r="D39" s="711"/>
-[...1 lines deleted...]
-      <c r="F39" s="719"/>
+      <c r="D39" s="718"/>
+      <c r="E39" s="693"/>
+      <c r="F39" s="693"/>
       <c r="G39" s="618"/>
-      <c r="H39" s="719"/>
+      <c r="H39" s="693"/>
     </row>
     <row r="40" spans="2:8" ht="15.75">
-      <c r="B40" s="715"/>
+      <c r="B40" s="722"/>
       <c r="C40" s="450"/>
-      <c r="D40" s="709" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="716" t="s">
+      <c r="D40" s="716" t="s">
         <v>626</v>
       </c>
-      <c r="F40" s="716"/>
+      <c r="E40" s="694" t="s">
+        <v>627</v>
+      </c>
+      <c r="F40" s="694"/>
       <c r="G40" s="620"/>
       <c r="H40" s="621"/>
     </row>
     <row r="41" spans="2:8" ht="15.75">
-      <c r="B41" s="715"/>
+      <c r="B41" s="722"/>
       <c r="C41" s="450"/>
-      <c r="D41" s="710"/>
-[...3 lines deleted...]
-      <c r="F41" s="721"/>
+      <c r="D41" s="717"/>
+      <c r="E41" s="692" t="s">
+        <v>628</v>
+      </c>
+      <c r="F41" s="692"/>
       <c r="G41" s="452"/>
-      <c r="H41" s="721" t="s">
-        <v>628</v>
+      <c r="H41" s="692" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="42" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B42" s="715"/>
+      <c r="B42" s="722"/>
       <c r="C42" s="450"/>
-      <c r="D42" s="710"/>
-[...1 lines deleted...]
-      <c r="F42" s="719"/>
+      <c r="D42" s="717"/>
+      <c r="E42" s="693"/>
+      <c r="F42" s="693"/>
       <c r="G42" s="618"/>
-      <c r="H42" s="719"/>
+      <c r="H42" s="693"/>
     </row>
     <row r="43" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B43" s="703" t="s">
-        <v>629</v>
+      <c r="B43" s="690" t="s">
+        <v>630</v>
       </c>
       <c r="C43" s="445"/>
-      <c r="D43" s="710"/>
-[...3 lines deleted...]
-      <c r="F43" s="718"/>
+      <c r="D43" s="717"/>
+      <c r="E43" s="707" t="s">
+        <v>631</v>
+      </c>
+      <c r="F43" s="707"/>
       <c r="G43" s="452"/>
       <c r="H43" s="542"/>
     </row>
     <row r="44" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B44" s="703"/>
+      <c r="B44" s="690"/>
       <c r="C44" s="445"/>
-      <c r="D44" s="710"/>
-[...3 lines deleted...]
-      <c r="F44" s="721"/>
+      <c r="D44" s="717"/>
+      <c r="E44" s="692" t="s">
+        <v>632</v>
+      </c>
+      <c r="F44" s="692"/>
       <c r="G44" s="452"/>
-      <c r="H44" s="721" t="s">
-        <v>632</v>
+      <c r="H44" s="692" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="45" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B45" s="703"/>
+      <c r="B45" s="690"/>
       <c r="C45" s="445"/>
-      <c r="D45" s="710"/>
-[...1 lines deleted...]
-      <c r="F45" s="719"/>
+      <c r="D45" s="717"/>
+      <c r="E45" s="693"/>
+      <c r="F45" s="693"/>
       <c r="G45" s="618"/>
-      <c r="H45" s="719"/>
+      <c r="H45" s="693"/>
     </row>
     <row r="46" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B46" s="703"/>
+      <c r="B46" s="690"/>
       <c r="C46" s="445"/>
-      <c r="D46" s="710"/>
-[...3 lines deleted...]
-      <c r="F46" s="718"/>
+      <c r="D46" s="717"/>
+      <c r="E46" s="707" t="s">
+        <v>634</v>
+      </c>
+      <c r="F46" s="707"/>
       <c r="G46" s="452"/>
       <c r="H46" s="542"/>
     </row>
     <row r="47" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B47" s="703"/>
+      <c r="B47" s="690"/>
       <c r="C47" s="445"/>
-      <c r="D47" s="710"/>
-[...3 lines deleted...]
-      <c r="F47" s="721"/>
+      <c r="D47" s="717"/>
+      <c r="E47" s="692" t="s">
+        <v>635</v>
+      </c>
+      <c r="F47" s="692"/>
       <c r="G47" s="452"/>
-      <c r="H47" s="721" t="s">
-        <v>635</v>
+      <c r="H47" s="692" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="48" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B48" s="703"/>
+      <c r="B48" s="690"/>
       <c r="C48" s="445"/>
-      <c r="D48" s="710"/>
-[...1 lines deleted...]
-      <c r="F48" s="719"/>
+      <c r="D48" s="717"/>
+      <c r="E48" s="693"/>
+      <c r="F48" s="693"/>
       <c r="G48" s="618"/>
-      <c r="H48" s="719"/>
+      <c r="H48" s="693"/>
     </row>
     <row r="49" spans="2:8" ht="15.75">
-      <c r="B49" s="703"/>
+      <c r="B49" s="690"/>
       <c r="C49" s="445"/>
-      <c r="D49" s="710"/>
-[...3 lines deleted...]
-      <c r="F49" s="718"/>
+      <c r="D49" s="717"/>
+      <c r="E49" s="707" t="s">
+        <v>637</v>
+      </c>
+      <c r="F49" s="707"/>
       <c r="G49" s="452"/>
       <c r="H49" s="542"/>
     </row>
     <row r="50" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B50" s="703"/>
+      <c r="B50" s="690"/>
       <c r="C50" s="445"/>
-      <c r="D50" s="710"/>
-[...3 lines deleted...]
-      <c r="F50" s="721"/>
+      <c r="D50" s="717"/>
+      <c r="E50" s="692" t="s">
+        <v>638</v>
+      </c>
+      <c r="F50" s="692"/>
       <c r="G50" s="542"/>
-      <c r="H50" s="721" t="s">
-        <v>638</v>
+      <c r="H50" s="692" t="s">
+        <v>639</v>
       </c>
     </row>
     <row r="51" spans="2:8" ht="15.75">
-      <c r="B51" s="708" t="s">
-        <v>639</v>
+      <c r="B51" s="715" t="s">
+        <v>640</v>
       </c>
       <c r="C51" s="431"/>
-      <c r="D51" s="710"/>
-[...1 lines deleted...]
-      <c r="F51" s="721"/>
+      <c r="D51" s="717"/>
+      <c r="E51" s="692"/>
+      <c r="F51" s="692"/>
       <c r="G51" s="542"/>
-      <c r="H51" s="721"/>
+      <c r="H51" s="692"/>
     </row>
     <row r="52" spans="2:8" ht="15.75">
-      <c r="B52" s="708"/>
+      <c r="B52" s="715"/>
       <c r="C52" s="431"/>
-      <c r="D52" s="710"/>
-[...1 lines deleted...]
-      <c r="F52" s="721"/>
+      <c r="D52" s="717"/>
+      <c r="E52" s="692"/>
+      <c r="F52" s="692"/>
       <c r="G52" s="542"/>
-      <c r="H52" s="721"/>
+      <c r="H52" s="692"/>
     </row>
     <row r="53" spans="2:8" ht="15.75">
-      <c r="B53" s="708"/>
+      <c r="B53" s="715"/>
       <c r="C53" s="431"/>
-      <c r="D53" s="710"/>
-[...3 lines deleted...]
-      <c r="F53" s="718"/>
+      <c r="D53" s="717"/>
+      <c r="E53" s="707" t="s">
+        <v>641</v>
+      </c>
+      <c r="F53" s="707"/>
       <c r="G53" s="452"/>
       <c r="H53" s="542"/>
     </row>
     <row r="54" spans="2:8" ht="15.75">
-      <c r="B54" s="708"/>
+      <c r="B54" s="715"/>
       <c r="C54" s="431"/>
-      <c r="D54" s="710"/>
-[...3 lines deleted...]
-      <c r="F54" s="721"/>
+      <c r="D54" s="717"/>
+      <c r="E54" s="692" t="s">
+        <v>642</v>
+      </c>
+      <c r="F54" s="692"/>
       <c r="G54" s="452"/>
-      <c r="H54" s="721" t="s">
-        <v>642</v>
+      <c r="H54" s="692" t="s">
+        <v>643</v>
       </c>
     </row>
     <row r="55" spans="2:8" ht="16.5" thickBot="1">
-      <c r="B55" s="708"/>
+      <c r="B55" s="715"/>
       <c r="C55" s="431"/>
-      <c r="D55" s="711"/>
-[...1 lines deleted...]
-      <c r="F55" s="719"/>
+      <c r="D55" s="718"/>
+      <c r="E55" s="693"/>
+      <c r="F55" s="693"/>
       <c r="G55" s="618"/>
-      <c r="H55" s="719"/>
+      <c r="H55" s="693"/>
     </row>
     <row r="56" spans="2:8" ht="15" customHeight="1">
-      <c r="B56" s="703" t="s">
-        <v>643</v>
+      <c r="B56" s="690" t="s">
+        <v>644</v>
       </c>
       <c r="C56" s="445"/>
       <c r="D56" s="444"/>
       <c r="E56" s="444"/>
     </row>
     <row r="57" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B57" s="703"/>
+      <c r="B57" s="690"/>
       <c r="C57" s="445"/>
       <c r="D57" s="444"/>
       <c r="E57" s="444"/>
     </row>
     <row r="58" spans="2:8" ht="15" customHeight="1">
-      <c r="B58" s="703"/>
+      <c r="B58" s="690"/>
       <c r="C58" s="445"/>
       <c r="D58" s="444"/>
       <c r="E58" s="444"/>
     </row>
     <row r="59" spans="2:8" ht="15" customHeight="1">
-      <c r="B59" s="703"/>
+      <c r="B59" s="690"/>
       <c r="C59" s="445"/>
       <c r="D59" s="444"/>
       <c r="E59" s="444"/>
     </row>
     <row r="60" spans="2:8" ht="15" customHeight="1">
-      <c r="B60" s="703"/>
+      <c r="B60" s="690"/>
       <c r="C60" s="445"/>
       <c r="D60" s="444"/>
       <c r="E60" s="444"/>
     </row>
     <row r="61" spans="2:8" ht="15" customHeight="1">
-      <c r="B61" s="703"/>
+      <c r="B61" s="690"/>
       <c r="C61" s="445"/>
       <c r="D61" s="444"/>
       <c r="E61" s="444"/>
     </row>
     <row r="62" spans="2:8" ht="15" customHeight="1">
-      <c r="B62" s="723"/>
+      <c r="B62" s="691"/>
       <c r="C62" s="454"/>
       <c r="D62" s="455"/>
       <c r="E62" s="455"/>
       <c r="F62" s="443"/>
       <c r="G62" s="443"/>
       <c r="H62" s="443"/>
     </row>
     <row r="63" spans="2:8" ht="15" customHeight="1">
       <c r="B63" s="445"/>
       <c r="C63" s="445"/>
       <c r="D63" s="444"/>
       <c r="E63" s="444"/>
     </row>
     <row r="64" spans="2:8" ht="21">
       <c r="B64" s="623" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C64" s="445"/>
       <c r="D64" s="445"/>
       <c r="E64" s="445"/>
     </row>
     <row r="65" spans="2:11" ht="15" customHeight="1">
-      <c r="B65" s="706" t="s">
-        <v>645</v>
+      <c r="B65" s="695" t="s">
+        <v>646</v>
       </c>
       <c r="C65" s="445"/>
-      <c r="D65" s="703" t="s">
-[...4 lines deleted...]
-      <c r="H65" s="722" t="s">
+      <c r="D65" s="690" t="s">
         <v>647</v>
+      </c>
+      <c r="E65" s="690"/>
+      <c r="F65" s="690"/>
+      <c r="H65" s="706" t="s">
+        <v>648</v>
       </c>
       <c r="I65" s="445"/>
       <c r="J65" s="445"/>
       <c r="K65" s="445"/>
     </row>
     <row r="66" spans="2:11" ht="15" customHeight="1">
-      <c r="B66" s="706"/>
+      <c r="B66" s="695"/>
       <c r="C66" s="445"/>
-      <c r="D66" s="703"/>
-[...2 lines deleted...]
-      <c r="H66" s="722"/>
+      <c r="D66" s="690"/>
+      <c r="E66" s="690"/>
+      <c r="F66" s="690"/>
+      <c r="H66" s="706"/>
       <c r="I66" s="445"/>
       <c r="J66" s="445"/>
       <c r="K66" s="445"/>
     </row>
     <row r="67" spans="2:11" ht="15" customHeight="1">
-      <c r="B67" s="706"/>
+      <c r="B67" s="695"/>
       <c r="C67" s="445"/>
-      <c r="D67" s="703"/>
-[...2 lines deleted...]
-      <c r="H67" s="722"/>
+      <c r="D67" s="690"/>
+      <c r="E67" s="690"/>
+      <c r="F67" s="690"/>
+      <c r="H67" s="706"/>
       <c r="I67" s="445"/>
       <c r="J67" s="445"/>
       <c r="K67" s="445"/>
     </row>
     <row r="68" spans="2:11" ht="15" customHeight="1">
-      <c r="B68" s="706"/>
+      <c r="B68" s="695"/>
       <c r="C68" s="445"/>
-      <c r="D68" s="703"/>
-[...2 lines deleted...]
-      <c r="H68" s="722"/>
+      <c r="D68" s="690"/>
+      <c r="E68" s="690"/>
+      <c r="F68" s="690"/>
+      <c r="H68" s="706"/>
       <c r="I68" s="445"/>
       <c r="J68" s="445"/>
       <c r="K68" s="445"/>
     </row>
     <row r="69" spans="2:11" ht="15" customHeight="1">
-      <c r="B69" s="706"/>
+      <c r="B69" s="695"/>
       <c r="C69" s="445"/>
-      <c r="D69" s="703"/>
-[...1 lines deleted...]
-      <c r="F69" s="703"/>
+      <c r="D69" s="690"/>
+      <c r="E69" s="690"/>
+      <c r="F69" s="690"/>
       <c r="I69" s="445"/>
       <c r="J69" s="445"/>
       <c r="K69" s="445"/>
     </row>
     <row r="70" spans="2:11" ht="15" customHeight="1">
-      <c r="B70" s="706"/>
-[...4 lines deleted...]
-        <v>648</v>
+      <c r="B70" s="695"/>
+      <c r="D70" s="690"/>
+      <c r="E70" s="690"/>
+      <c r="F70" s="690"/>
+      <c r="H70" s="706" t="s">
+        <v>649</v>
       </c>
       <c r="I70" s="445"/>
       <c r="J70" s="445"/>
       <c r="K70" s="445"/>
     </row>
     <row r="71" spans="2:11" ht="15" customHeight="1">
-      <c r="B71" s="706"/>
+      <c r="B71" s="695"/>
       <c r="C71" s="445"/>
-      <c r="D71" s="703"/>
-[...2 lines deleted...]
-      <c r="H71" s="722"/>
+      <c r="D71" s="690"/>
+      <c r="E71" s="690"/>
+      <c r="F71" s="690"/>
+      <c r="H71" s="706"/>
       <c r="I71" s="445"/>
       <c r="J71" s="445"/>
       <c r="K71" s="445"/>
     </row>
     <row r="72" spans="2:11" ht="15" customHeight="1">
-      <c r="B72" s="706"/>
+      <c r="B72" s="695"/>
       <c r="C72" s="445"/>
-      <c r="D72" s="703"/>
-[...2 lines deleted...]
-      <c r="H72" s="722"/>
+      <c r="D72" s="690"/>
+      <c r="E72" s="690"/>
+      <c r="F72" s="690"/>
+      <c r="H72" s="706"/>
       <c r="I72" s="445"/>
       <c r="J72" s="445"/>
       <c r="K72" s="445"/>
     </row>
     <row r="73" spans="2:11" ht="15" customHeight="1">
-      <c r="B73" s="706"/>
+      <c r="B73" s="695"/>
       <c r="C73" s="445"/>
-      <c r="D73" s="703"/>
-[...2 lines deleted...]
-      <c r="H73" s="722"/>
+      <c r="D73" s="690"/>
+      <c r="E73" s="690"/>
+      <c r="F73" s="690"/>
+      <c r="H73" s="706"/>
       <c r="I73" s="445"/>
       <c r="J73" s="445"/>
       <c r="K73" s="445"/>
     </row>
     <row r="74" spans="2:11" ht="15" customHeight="1">
-      <c r="B74" s="706"/>
+      <c r="B74" s="695"/>
       <c r="C74" s="445"/>
-      <c r="D74" s="703"/>
-[...2 lines deleted...]
-      <c r="H74" s="722"/>
+      <c r="D74" s="690"/>
+      <c r="E74" s="690"/>
+      <c r="F74" s="690"/>
+      <c r="H74" s="706"/>
       <c r="I74" s="445"/>
       <c r="J74" s="445"/>
       <c r="K74" s="445"/>
     </row>
     <row r="75" spans="2:11" ht="15" customHeight="1">
-      <c r="B75" s="706"/>
+      <c r="B75" s="695"/>
       <c r="C75" s="445"/>
-      <c r="D75" s="703"/>
-[...2 lines deleted...]
-      <c r="H75" s="722"/>
+      <c r="D75" s="690"/>
+      <c r="E75" s="690"/>
+      <c r="F75" s="690"/>
+      <c r="H75" s="706"/>
       <c r="I75" s="445"/>
       <c r="J75" s="445"/>
       <c r="K75" s="445"/>
     </row>
     <row r="76" spans="2:11" ht="15" customHeight="1">
-      <c r="B76" s="706"/>
+      <c r="B76" s="695"/>
       <c r="C76" s="445"/>
-      <c r="D76" s="703"/>
-[...2 lines deleted...]
-      <c r="H76" s="722"/>
+      <c r="D76" s="690"/>
+      <c r="E76" s="690"/>
+      <c r="F76" s="690"/>
+      <c r="H76" s="706"/>
       <c r="I76" s="445"/>
       <c r="J76" s="445"/>
       <c r="K76" s="445"/>
     </row>
     <row r="77" spans="2:11" ht="15" customHeight="1">
-      <c r="B77" s="706"/>
+      <c r="B77" s="695"/>
       <c r="C77" s="445"/>
-      <c r="D77" s="703"/>
-[...2 lines deleted...]
-      <c r="H77" s="722"/>
+      <c r="D77" s="690"/>
+      <c r="E77" s="690"/>
+      <c r="F77" s="690"/>
+      <c r="H77" s="706"/>
       <c r="I77" s="445"/>
       <c r="J77" s="445"/>
       <c r="K77" s="445"/>
     </row>
     <row r="78" spans="2:11" ht="15" customHeight="1">
-      <c r="B78" s="703" t="s">
-        <v>649</v>
+      <c r="B78" s="690" t="s">
+        <v>650</v>
       </c>
       <c r="C78" s="445"/>
-      <c r="D78" s="703"/>
-[...2 lines deleted...]
-      <c r="H78" s="722"/>
+      <c r="D78" s="690"/>
+      <c r="E78" s="690"/>
+      <c r="F78" s="690"/>
+      <c r="H78" s="706"/>
       <c r="I78" s="445"/>
       <c r="J78" s="445"/>
       <c r="K78" s="445"/>
     </row>
     <row r="79" spans="2:11" ht="15" customHeight="1">
-      <c r="B79" s="703"/>
+      <c r="B79" s="690"/>
       <c r="C79" s="445"/>
-      <c r="D79" s="703"/>
-[...2 lines deleted...]
-      <c r="H79" s="722"/>
+      <c r="D79" s="690"/>
+      <c r="E79" s="690"/>
+      <c r="F79" s="690"/>
+      <c r="H79" s="706"/>
       <c r="I79" s="445"/>
       <c r="J79" s="445"/>
       <c r="K79" s="445"/>
     </row>
     <row r="80" spans="2:11" ht="15" customHeight="1">
-      <c r="B80" s="703"/>
+      <c r="B80" s="690"/>
       <c r="C80" s="445"/>
-      <c r="D80" s="703"/>
-[...2 lines deleted...]
-      <c r="H80" s="722"/>
+      <c r="D80" s="690"/>
+      <c r="E80" s="690"/>
+      <c r="F80" s="690"/>
+      <c r="H80" s="706"/>
       <c r="I80" s="445"/>
       <c r="J80" s="445"/>
       <c r="K80" s="445"/>
     </row>
     <row r="81" spans="2:11" ht="15" customHeight="1">
-      <c r="B81" s="703"/>
-[...2 lines deleted...]
-      <c r="F81" s="703"/>
+      <c r="B81" s="690"/>
+      <c r="D81" s="690"/>
+      <c r="E81" s="690"/>
+      <c r="F81" s="690"/>
       <c r="I81" s="445"/>
       <c r="J81" s="445"/>
       <c r="K81" s="445"/>
     </row>
     <row r="82" spans="2:11" ht="15" customHeight="1">
-      <c r="B82" s="703"/>
-[...2 lines deleted...]
-      <c r="F82" s="703"/>
+      <c r="B82" s="690"/>
+      <c r="D82" s="690"/>
+      <c r="E82" s="690"/>
+      <c r="F82" s="690"/>
       <c r="H82" s="449"/>
       <c r="I82" s="445"/>
       <c r="J82" s="445"/>
       <c r="K82" s="445"/>
     </row>
     <row r="83" spans="2:11" ht="15" customHeight="1">
-      <c r="B83" s="703"/>
-[...2 lines deleted...]
-      <c r="F83" s="703"/>
+      <c r="B83" s="690"/>
+      <c r="D83" s="690"/>
+      <c r="E83" s="690"/>
+      <c r="F83" s="690"/>
       <c r="I83" s="445"/>
       <c r="J83" s="445"/>
       <c r="K83" s="445"/>
     </row>
     <row r="84" spans="2:11" ht="15" customHeight="1">
-      <c r="B84" s="703"/>
-[...2 lines deleted...]
-      <c r="F84" s="703"/>
+      <c r="B84" s="690"/>
+      <c r="D84" s="690"/>
+      <c r="E84" s="690"/>
+      <c r="F84" s="690"/>
       <c r="I84" s="445"/>
       <c r="J84" s="445"/>
       <c r="K84" s="445"/>
     </row>
     <row r="85" spans="2:11" ht="15" customHeight="1">
-      <c r="B85" s="703"/>
-[...2 lines deleted...]
-      <c r="F85" s="703"/>
+      <c r="B85" s="690"/>
+      <c r="D85" s="690"/>
+      <c r="E85" s="690"/>
+      <c r="F85" s="690"/>
       <c r="I85" s="445"/>
       <c r="J85" s="445"/>
       <c r="K85" s="445"/>
     </row>
     <row r="86" spans="2:11" ht="15" customHeight="1">
-      <c r="B86" s="703"/>
-[...2 lines deleted...]
-      <c r="F86" s="703"/>
+      <c r="B86" s="690"/>
+      <c r="D86" s="690"/>
+      <c r="E86" s="690"/>
+      <c r="F86" s="690"/>
       <c r="I86" s="445"/>
       <c r="J86" s="445"/>
       <c r="K86" s="445"/>
     </row>
     <row r="87" spans="2:11" ht="15" customHeight="1">
-      <c r="B87" s="723"/>
+      <c r="B87" s="691"/>
       <c r="C87" s="443"/>
       <c r="D87" s="454"/>
       <c r="E87" s="454"/>
       <c r="F87" s="454"/>
       <c r="G87" s="443"/>
       <c r="H87" s="443"/>
       <c r="I87" s="454"/>
       <c r="J87" s="454"/>
       <c r="K87" s="454"/>
     </row>
     <row r="88" spans="2:11" ht="15" customHeight="1">
       <c r="B88" s="445"/>
     </row>
     <row r="89" spans="2:11" ht="21">
       <c r="B89" s="624" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C89" s="427"/>
       <c r="G89" s="428"/>
     </row>
     <row r="90" spans="2:11" ht="15" customHeight="1">
-      <c r="B90" s="701" t="s">
-        <v>651</v>
+      <c r="B90" s="710" t="s">
+        <v>652</v>
       </c>
       <c r="C90" s="429"/>
-      <c r="D90" s="703" t="s">
-[...3 lines deleted...]
-      <c r="F90" s="703"/>
+      <c r="D90" s="690" t="s">
+        <v>653</v>
+      </c>
+      <c r="E90" s="690"/>
+      <c r="F90" s="690"/>
       <c r="G90" s="449"/>
-      <c r="H90" s="704" t="s">
-        <v>653</v>
+      <c r="H90" s="712" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="91" spans="2:11" ht="15" customHeight="1">
-      <c r="B91" s="701"/>
+      <c r="B91" s="710"/>
       <c r="C91" s="429"/>
-      <c r="D91" s="703"/>
-[...1 lines deleted...]
-      <c r="F91" s="703"/>
+      <c r="D91" s="690"/>
+      <c r="E91" s="690"/>
+      <c r="F91" s="690"/>
       <c r="G91" s="449"/>
-      <c r="H91" s="704"/>
+      <c r="H91" s="712"/>
     </row>
     <row r="92" spans="2:11" ht="15" customHeight="1">
-      <c r="B92" s="701"/>
+      <c r="B92" s="710"/>
       <c r="C92" s="429"/>
-      <c r="D92" s="703"/>
-[...1 lines deleted...]
-      <c r="F92" s="703"/>
+      <c r="D92" s="690"/>
+      <c r="E92" s="690"/>
+      <c r="F92" s="690"/>
       <c r="G92" s="449"/>
-      <c r="H92" s="704"/>
+      <c r="H92" s="712"/>
     </row>
     <row r="93" spans="2:11" ht="15" customHeight="1">
-      <c r="B93" s="701"/>
+      <c r="B93" s="710"/>
       <c r="C93" s="429"/>
-      <c r="D93" s="703"/>
-[...1 lines deleted...]
-      <c r="F93" s="703"/>
+      <c r="D93" s="690"/>
+      <c r="E93" s="690"/>
+      <c r="F93" s="690"/>
       <c r="G93" s="449"/>
-      <c r="H93" s="704"/>
+      <c r="H93" s="712"/>
     </row>
     <row r="94" spans="2:11" ht="15" customHeight="1">
-      <c r="B94" s="701"/>
+      <c r="B94" s="710"/>
       <c r="C94" s="429"/>
-      <c r="D94" s="703"/>
-[...1 lines deleted...]
-      <c r="F94" s="703"/>
+      <c r="D94" s="690"/>
+      <c r="E94" s="690"/>
+      <c r="F94" s="690"/>
       <c r="G94" s="449"/>
-      <c r="H94" s="704"/>
+      <c r="H94" s="712"/>
     </row>
     <row r="95" spans="2:11" ht="15" customHeight="1">
-      <c r="B95" s="701"/>
+      <c r="B95" s="710"/>
       <c r="C95" s="429"/>
-      <c r="D95" s="703"/>
-[...1 lines deleted...]
-      <c r="F95" s="703"/>
+      <c r="D95" s="690"/>
+      <c r="E95" s="690"/>
+      <c r="F95" s="690"/>
       <c r="G95" s="449"/>
-      <c r="H95" s="704"/>
+      <c r="H95" s="712"/>
     </row>
     <row r="96" spans="2:11" ht="15" customHeight="1">
-      <c r="B96" s="701"/>
+      <c r="B96" s="710"/>
       <c r="C96" s="429"/>
-      <c r="D96" s="703"/>
-[...1 lines deleted...]
-      <c r="F96" s="703"/>
+      <c r="D96" s="690"/>
+      <c r="E96" s="690"/>
+      <c r="F96" s="690"/>
       <c r="G96" s="449"/>
-      <c r="H96" s="704"/>
+      <c r="H96" s="712"/>
     </row>
     <row r="97" spans="2:8" ht="15" customHeight="1">
-      <c r="B97" s="701"/>
+      <c r="B97" s="710"/>
       <c r="C97" s="429"/>
-      <c r="D97" s="703"/>
-[...1 lines deleted...]
-      <c r="F97" s="703"/>
+      <c r="D97" s="690"/>
+      <c r="E97" s="690"/>
+      <c r="F97" s="690"/>
       <c r="G97" s="449"/>
-      <c r="H97" s="704"/>
+      <c r="H97" s="712"/>
     </row>
     <row r="98" spans="2:8" ht="15" customHeight="1">
-      <c r="B98" s="701"/>
+      <c r="B98" s="710"/>
       <c r="C98" s="429"/>
-      <c r="D98" s="703"/>
-[...1 lines deleted...]
-      <c r="F98" s="703"/>
+      <c r="D98" s="690"/>
+      <c r="E98" s="690"/>
+      <c r="F98" s="690"/>
       <c r="G98" s="449"/>
-      <c r="H98" s="704"/>
+      <c r="H98" s="712"/>
     </row>
     <row r="99" spans="2:8" ht="15" customHeight="1">
-      <c r="B99" s="701"/>
+      <c r="B99" s="710"/>
       <c r="C99" s="429"/>
-      <c r="D99" s="703"/>
-[...1 lines deleted...]
-      <c r="F99" s="703"/>
+      <c r="D99" s="690"/>
+      <c r="E99" s="690"/>
+      <c r="F99" s="690"/>
       <c r="G99" s="449"/>
       <c r="H99" s="431" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="100" spans="2:8" ht="15" customHeight="1">
-      <c r="B100" s="701"/>
+      <c r="B100" s="710"/>
       <c r="C100" s="429"/>
-      <c r="D100" s="703"/>
-[...1 lines deleted...]
-      <c r="F100" s="703"/>
+      <c r="D100" s="690"/>
+      <c r="E100" s="690"/>
+      <c r="F100" s="690"/>
       <c r="G100" s="432"/>
-      <c r="H100" s="692" t="s">
-        <v>655</v>
+      <c r="H100" s="725" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="101" spans="2:8" ht="15" customHeight="1">
-      <c r="B101" s="701"/>
+      <c r="B101" s="710"/>
       <c r="C101" s="429"/>
-      <c r="D101" s="703"/>
-[...1 lines deleted...]
-      <c r="F101" s="703"/>
+      <c r="D101" s="690"/>
+      <c r="E101" s="690"/>
+      <c r="F101" s="690"/>
       <c r="G101" s="432"/>
-      <c r="H101" s="692"/>
+      <c r="H101" s="725"/>
     </row>
     <row r="102" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B102" s="701"/>
+      <c r="B102" s="710"/>
       <c r="C102" s="429"/>
-      <c r="D102" s="729" t="s">
-[...3 lines deleted...]
-      <c r="F102" s="729"/>
+      <c r="D102" s="703" t="s">
+        <v>657</v>
+      </c>
+      <c r="E102" s="703"/>
+      <c r="F102" s="703"/>
       <c r="G102" s="432"/>
-      <c r="H102" s="692"/>
+      <c r="H102" s="725"/>
     </row>
     <row r="103" spans="2:8" ht="15" customHeight="1">
-      <c r="B103" s="701"/>
+      <c r="B103" s="710"/>
       <c r="C103" s="429"/>
-      <c r="D103" s="729"/>
-[...1 lines deleted...]
-      <c r="F103" s="729"/>
+      <c r="D103" s="703"/>
+      <c r="E103" s="703"/>
+      <c r="F103" s="703"/>
       <c r="G103" s="432"/>
-      <c r="H103" s="692"/>
+      <c r="H103" s="725"/>
     </row>
     <row r="104" spans="2:8" ht="15" customHeight="1">
-      <c r="B104" s="701"/>
+      <c r="B104" s="710"/>
       <c r="C104" s="429"/>
-      <c r="D104" s="729"/>
-[...1 lines deleted...]
-      <c r="F104" s="729"/>
+      <c r="D104" s="703"/>
+      <c r="E104" s="703"/>
+      <c r="F104" s="703"/>
       <c r="G104" s="432"/>
-      <c r="H104" s="693" t="s">
-        <v>657</v>
+      <c r="H104" s="696" t="s">
+        <v>658</v>
       </c>
     </row>
     <row r="105" spans="2:8" ht="15" customHeight="1">
-      <c r="B105" s="701"/>
+      <c r="B105" s="710"/>
       <c r="C105" s="429"/>
-      <c r="D105" s="729"/>
-[...1 lines deleted...]
-      <c r="F105" s="729"/>
+      <c r="D105" s="703"/>
+      <c r="E105" s="703"/>
+      <c r="F105" s="703"/>
       <c r="G105" s="432"/>
-      <c r="H105" s="693"/>
+      <c r="H105" s="696"/>
     </row>
     <row r="106" spans="2:8" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B106" s="701"/>
+      <c r="B106" s="710"/>
       <c r="C106" s="429"/>
-      <c r="D106" s="730"/>
-[...1 lines deleted...]
-      <c r="F106" s="730"/>
+      <c r="D106" s="704"/>
+      <c r="E106" s="704"/>
+      <c r="F106" s="704"/>
       <c r="G106" s="435"/>
-      <c r="H106" s="693"/>
+      <c r="H106" s="696"/>
     </row>
     <row r="107" spans="2:8" ht="15" customHeight="1">
-      <c r="B107" s="701"/>
+      <c r="B107" s="710"/>
       <c r="C107" s="429"/>
-      <c r="D107" s="697" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="697"/>
+      <c r="D107" s="728" t="s">
+        <v>659</v>
+      </c>
+      <c r="E107" s="728"/>
       <c r="F107" s="433" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="G107" s="435"/>
-      <c r="H107" s="693"/>
+      <c r="H107" s="696"/>
     </row>
     <row r="108" spans="2:8" ht="15" customHeight="1">
-      <c r="B108" s="701"/>
+      <c r="B108" s="710"/>
       <c r="C108" s="429"/>
-      <c r="D108" s="698"/>
-      <c r="E108" s="698"/>
+      <c r="D108" s="729"/>
+      <c r="E108" s="729"/>
       <c r="F108" s="435" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="G108" s="435"/>
-      <c r="H108" s="724" t="s">
-        <v>661</v>
+      <c r="H108" s="697" t="s">
+        <v>662</v>
       </c>
     </row>
     <row r="109" spans="2:8" ht="15" customHeight="1">
-      <c r="B109" s="701"/>
+      <c r="B109" s="710"/>
       <c r="C109" s="429"/>
       <c r="D109" s="434"/>
       <c r="E109" s="434"/>
       <c r="F109" s="435" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="G109" s="435"/>
-      <c r="H109" s="724"/>
+      <c r="H109" s="697"/>
     </row>
     <row r="110" spans="2:8" ht="15" customHeight="1">
-      <c r="B110" s="701"/>
+      <c r="B110" s="710"/>
       <c r="C110" s="429"/>
       <c r="D110" s="434"/>
       <c r="E110" s="434"/>
       <c r="F110" s="435" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="G110" s="435"/>
-      <c r="H110" s="724"/>
+      <c r="H110" s="697"/>
     </row>
     <row r="111" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B111" s="704" t="s">
-        <v>664</v>
+      <c r="B111" s="712" t="s">
+        <v>665</v>
       </c>
       <c r="C111" s="430"/>
       <c r="D111" s="436"/>
       <c r="E111" s="436"/>
       <c r="F111" s="437" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="G111" s="435"/>
-      <c r="H111" s="724"/>
+      <c r="H111" s="697"/>
     </row>
     <row r="112" spans="2:8" ht="15" customHeight="1">
-      <c r="B112" s="704"/>
+      <c r="B112" s="712"/>
       <c r="C112" s="430"/>
-      <c r="D112" s="699" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="699"/>
+      <c r="D112" s="730" t="s">
+        <v>667</v>
+      </c>
+      <c r="E112" s="730"/>
       <c r="F112" s="435" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="G112" s="435"/>
-      <c r="H112" s="724"/>
+      <c r="H112" s="697"/>
     </row>
     <row r="113" spans="2:8" ht="15" customHeight="1">
-      <c r="B113" s="704"/>
+      <c r="B113" s="712"/>
       <c r="C113" s="430"/>
-      <c r="D113" s="700"/>
-      <c r="E113" s="700"/>
+      <c r="D113" s="731"/>
+      <c r="E113" s="731"/>
       <c r="F113" s="435" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="G113" s="435"/>
-      <c r="H113" s="692" t="s">
-        <v>669</v>
+      <c r="H113" s="725" t="s">
+        <v>670</v>
       </c>
     </row>
     <row r="114" spans="2:8" ht="15" customHeight="1">
-      <c r="B114" s="704"/>
+      <c r="B114" s="712"/>
       <c r="C114" s="430"/>
       <c r="D114" s="434"/>
       <c r="E114" s="434"/>
       <c r="F114" s="435" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="G114" s="435"/>
-      <c r="H114" s="692"/>
+      <c r="H114" s="725"/>
     </row>
     <row r="115" spans="2:8" ht="15" customHeight="1">
-      <c r="B115" s="705" t="s">
-        <v>671</v>
+      <c r="B115" s="713" t="s">
+        <v>672</v>
       </c>
       <c r="C115" s="438"/>
       <c r="D115" s="434"/>
       <c r="E115" s="434"/>
       <c r="F115" s="435" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="G115" s="435"/>
-      <c r="H115" s="692"/>
+      <c r="H115" s="725"/>
     </row>
     <row r="116" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B116" s="705"/>
+      <c r="B116" s="713"/>
       <c r="C116" s="438"/>
       <c r="D116" s="436"/>
       <c r="E116" s="436"/>
       <c r="F116" s="437" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="G116" s="435"/>
-      <c r="H116" s="692"/>
+      <c r="H116" s="725"/>
     </row>
     <row r="117" spans="2:8" ht="15" customHeight="1">
-      <c r="B117" s="705"/>
+      <c r="B117" s="713"/>
       <c r="C117" s="438"/>
-      <c r="D117" s="696" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="696"/>
+      <c r="D117" s="701" t="s">
+        <v>675</v>
+      </c>
+      <c r="E117" s="701"/>
       <c r="F117" s="435" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G117" s="435"/>
-      <c r="H117" s="692"/>
+      <c r="H117" s="725"/>
     </row>
     <row r="118" spans="2:8" ht="15" customHeight="1">
-      <c r="B118" s="705"/>
+      <c r="B118" s="713"/>
       <c r="C118" s="438"/>
       <c r="D118" s="434"/>
       <c r="E118" s="434"/>
       <c r="F118" s="435" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G118" s="435"/>
-      <c r="H118" s="692"/>
+      <c r="H118" s="725"/>
     </row>
     <row r="119" spans="2:8" ht="15" customHeight="1">
-      <c r="B119" s="705"/>
+      <c r="B119" s="713"/>
       <c r="C119" s="438"/>
       <c r="D119" s="434"/>
       <c r="E119" s="434"/>
       <c r="F119" s="435" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="G119" s="435"/>
-      <c r="H119" s="692"/>
+      <c r="H119" s="725"/>
     </row>
     <row r="120" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B120" s="705"/>
+      <c r="B120" s="713"/>
       <c r="C120" s="438"/>
       <c r="D120" s="436"/>
       <c r="E120" s="436"/>
       <c r="F120" s="437" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G120" s="435"/>
-      <c r="H120" s="692"/>
+      <c r="H120" s="725"/>
     </row>
     <row r="121" spans="2:8" ht="15" customHeight="1">
-      <c r="B121" s="705"/>
+      <c r="B121" s="713"/>
       <c r="C121" s="438"/>
-      <c r="D121" s="696" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="696"/>
+      <c r="D121" s="701" t="s">
+        <v>680</v>
+      </c>
+      <c r="E121" s="701"/>
       <c r="F121" s="435" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G121" s="435"/>
-      <c r="H121" s="692"/>
+      <c r="H121" s="725"/>
     </row>
     <row r="122" spans="2:8" ht="15" customHeight="1">
-      <c r="B122" s="705"/>
+      <c r="B122" s="713"/>
       <c r="C122" s="438"/>
-      <c r="D122" s="728"/>
-      <c r="E122" s="728"/>
+      <c r="D122" s="702"/>
+      <c r="E122" s="702"/>
       <c r="F122" s="435" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="G122" s="435"/>
-      <c r="H122" s="692"/>
+      <c r="H122" s="725"/>
     </row>
     <row r="123" spans="2:8" ht="15" customHeight="1">
-      <c r="B123" s="705"/>
+      <c r="B123" s="713"/>
       <c r="C123" s="438"/>
       <c r="D123" s="434"/>
       <c r="E123" s="434"/>
       <c r="F123" s="435" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="G123" s="435"/>
-      <c r="H123" s="692"/>
+      <c r="H123" s="725"/>
     </row>
     <row r="124" spans="2:8" ht="15" customHeight="1">
-      <c r="B124" s="705"/>
+      <c r="B124" s="713"/>
       <c r="C124" s="438"/>
       <c r="D124" s="434"/>
       <c r="E124" s="434"/>
       <c r="F124" s="435" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="G124" s="435"/>
-      <c r="H124" s="692"/>
+      <c r="H124" s="725"/>
     </row>
     <row r="125" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B125" s="705"/>
+      <c r="B125" s="713"/>
       <c r="C125" s="438"/>
       <c r="D125" s="436"/>
       <c r="E125" s="436"/>
       <c r="F125" s="437" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="G125" s="435"/>
-      <c r="H125" s="692"/>
+      <c r="H125" s="725"/>
     </row>
     <row r="126" spans="2:8" ht="15" customHeight="1">
-      <c r="B126" s="705"/>
+      <c r="B126" s="713"/>
       <c r="C126" s="438"/>
-      <c r="D126" s="696" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="696"/>
+      <c r="D126" s="701" t="s">
+        <v>686</v>
+      </c>
+      <c r="E126" s="701"/>
       <c r="F126" s="435" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G126" s="435"/>
-      <c r="H126" s="692"/>
+      <c r="H126" s="725"/>
     </row>
     <row r="127" spans="2:8" ht="15" customHeight="1">
-      <c r="B127" s="705"/>
+      <c r="B127" s="713"/>
       <c r="C127" s="438"/>
       <c r="D127" s="434"/>
       <c r="E127" s="434"/>
       <c r="F127" s="435" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G127" s="435"/>
-      <c r="H127" s="692"/>
+      <c r="H127" s="725"/>
     </row>
     <row r="128" spans="2:8" ht="15" customHeight="1">
-      <c r="B128" s="690" t="s">
-        <v>688</v>
+      <c r="B128" s="723" t="s">
+        <v>689</v>
       </c>
       <c r="C128" s="439"/>
       <c r="D128" s="434"/>
       <c r="E128" s="434"/>
       <c r="F128" s="435" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="G128" s="435"/>
-      <c r="H128" s="693" t="s">
-        <v>690</v>
+      <c r="H128" s="696" t="s">
+        <v>691</v>
       </c>
     </row>
     <row r="129" spans="2:8" ht="15" customHeight="1">
-      <c r="B129" s="690"/>
+      <c r="B129" s="723"/>
       <c r="C129" s="439"/>
       <c r="D129" s="434"/>
       <c r="E129" s="434"/>
       <c r="F129" s="435" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="G129" s="435"/>
-      <c r="H129" s="693"/>
+      <c r="H129" s="696"/>
     </row>
     <row r="130" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B130" s="690"/>
+      <c r="B130" s="723"/>
       <c r="C130" s="439"/>
       <c r="D130" s="436"/>
       <c r="E130" s="436"/>
       <c r="F130" s="437" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="G130" s="440"/>
-      <c r="H130" s="693"/>
+      <c r="H130" s="696"/>
     </row>
     <row r="131" spans="2:8" ht="15" customHeight="1">
-      <c r="B131" s="690"/>
+      <c r="B131" s="723"/>
       <c r="C131" s="439"/>
-      <c r="D131" s="694" t="s">
-[...3 lines deleted...]
-      <c r="F131" s="694"/>
+      <c r="D131" s="726" t="s">
+        <v>694</v>
+      </c>
+      <c r="E131" s="726"/>
+      <c r="F131" s="726"/>
       <c r="G131" s="440"/>
-      <c r="H131" s="693"/>
+      <c r="H131" s="696"/>
     </row>
     <row r="132" spans="2:8" ht="15" customHeight="1">
-      <c r="B132" s="690"/>
+      <c r="B132" s="723"/>
       <c r="C132" s="439"/>
-      <c r="D132" s="695"/>
-[...1 lines deleted...]
-      <c r="F132" s="695"/>
+      <c r="D132" s="727"/>
+      <c r="E132" s="727"/>
+      <c r="F132" s="727"/>
       <c r="G132" s="440"/>
-      <c r="H132" s="693"/>
+      <c r="H132" s="696"/>
     </row>
     <row r="133" spans="2:8" ht="15" customHeight="1">
-      <c r="B133" s="690"/>
+      <c r="B133" s="723"/>
       <c r="C133" s="439"/>
-      <c r="D133" s="695"/>
-[...1 lines deleted...]
-      <c r="F133" s="695"/>
+      <c r="D133" s="727"/>
+      <c r="E133" s="727"/>
+      <c r="F133" s="727"/>
       <c r="G133" s="440"/>
-      <c r="H133" s="693"/>
+      <c r="H133" s="696"/>
     </row>
     <row r="134" spans="2:8" ht="15" customHeight="1">
-      <c r="B134" s="690"/>
+      <c r="B134" s="723"/>
       <c r="C134" s="439"/>
-      <c r="D134" s="695"/>
-[...1 lines deleted...]
-      <c r="F134" s="695"/>
+      <c r="D134" s="727"/>
+      <c r="E134" s="727"/>
+      <c r="F134" s="727"/>
       <c r="G134" s="440"/>
-      <c r="H134" s="693"/>
+      <c r="H134" s="696"/>
     </row>
     <row r="135" spans="2:8" ht="15" customHeight="1">
-      <c r="B135" s="690"/>
+      <c r="B135" s="723"/>
       <c r="C135" s="439"/>
-      <c r="D135" s="695"/>
-[...1 lines deleted...]
-      <c r="F135" s="695"/>
+      <c r="D135" s="727"/>
+      <c r="E135" s="727"/>
+      <c r="F135" s="727"/>
       <c r="G135" s="440"/>
-      <c r="H135" s="693"/>
+      <c r="H135" s="696"/>
     </row>
     <row r="136" spans="2:8" ht="15" customHeight="1">
-      <c r="B136" s="690"/>
+      <c r="B136" s="723"/>
       <c r="C136" s="439"/>
-      <c r="D136" s="695"/>
-[...1 lines deleted...]
-      <c r="F136" s="695"/>
+      <c r="D136" s="727"/>
+      <c r="E136" s="727"/>
+      <c r="F136" s="727"/>
       <c r="G136" s="440"/>
-      <c r="H136" s="693"/>
+      <c r="H136" s="696"/>
     </row>
     <row r="137" spans="2:8" ht="15" customHeight="1">
-      <c r="B137" s="690"/>
+      <c r="B137" s="723"/>
       <c r="C137" s="439"/>
-      <c r="D137" s="695"/>
-[...1 lines deleted...]
-      <c r="F137" s="695"/>
+      <c r="D137" s="727"/>
+      <c r="E137" s="727"/>
+      <c r="F137" s="727"/>
       <c r="G137" s="440"/>
-      <c r="H137" s="693"/>
+      <c r="H137" s="696"/>
     </row>
     <row r="138" spans="2:8" ht="15.75">
-      <c r="B138" s="690"/>
+      <c r="B138" s="723"/>
       <c r="C138" s="439"/>
-      <c r="D138" s="695"/>
-[...1 lines deleted...]
-      <c r="F138" s="695"/>
+      <c r="D138" s="727"/>
+      <c r="E138" s="727"/>
+      <c r="F138" s="727"/>
       <c r="G138" s="440"/>
-      <c r="H138" s="693"/>
+      <c r="H138" s="696"/>
     </row>
     <row r="139" spans="2:8" ht="15.75">
-      <c r="B139" s="690"/>
+      <c r="B139" s="723"/>
       <c r="C139" s="439"/>
-      <c r="D139" s="695"/>
-[...1 lines deleted...]
-      <c r="F139" s="695"/>
+      <c r="D139" s="727"/>
+      <c r="E139" s="727"/>
+      <c r="F139" s="727"/>
       <c r="G139" s="440"/>
-      <c r="H139" s="693"/>
+      <c r="H139" s="696"/>
     </row>
     <row r="140" spans="2:8" ht="15.75">
-      <c r="B140" s="690"/>
+      <c r="B140" s="723"/>
       <c r="C140" s="439"/>
-      <c r="D140" s="695"/>
-[...1 lines deleted...]
-      <c r="F140" s="695"/>
+      <c r="D140" s="727"/>
+      <c r="E140" s="727"/>
+      <c r="F140" s="727"/>
       <c r="G140" s="440"/>
-      <c r="H140" s="693"/>
+      <c r="H140" s="696"/>
     </row>
     <row r="141" spans="2:8" ht="15.75">
-      <c r="B141" s="690"/>
+      <c r="B141" s="723"/>
       <c r="C141" s="439"/>
-      <c r="D141" s="695"/>
-[...1 lines deleted...]
-      <c r="F141" s="695"/>
+      <c r="D141" s="727"/>
+      <c r="E141" s="727"/>
+      <c r="F141" s="727"/>
       <c r="G141" s="440"/>
-      <c r="H141" s="693"/>
+      <c r="H141" s="696"/>
     </row>
     <row r="142" spans="2:8" ht="15.75">
-      <c r="B142" s="690"/>
+      <c r="B142" s="723"/>
       <c r="C142" s="439"/>
-      <c r="D142" s="695"/>
-[...1 lines deleted...]
-      <c r="F142" s="695"/>
+      <c r="D142" s="727"/>
+      <c r="E142" s="727"/>
+      <c r="F142" s="727"/>
       <c r="G142" s="440"/>
-      <c r="H142" s="693"/>
+      <c r="H142" s="696"/>
     </row>
     <row r="143" spans="2:8" ht="15.75">
-      <c r="B143" s="690"/>
+      <c r="B143" s="723"/>
       <c r="C143" s="439"/>
-      <c r="D143" s="695"/>
-[...1 lines deleted...]
-      <c r="F143" s="695"/>
+      <c r="D143" s="727"/>
+      <c r="E143" s="727"/>
+      <c r="F143" s="727"/>
       <c r="G143" s="440"/>
-      <c r="H143" s="693"/>
+      <c r="H143" s="696"/>
     </row>
     <row r="144" spans="2:8" ht="15.75">
-      <c r="B144" s="690"/>
+      <c r="B144" s="723"/>
       <c r="C144" s="439"/>
-      <c r="D144" s="695"/>
-[...1 lines deleted...]
-      <c r="F144" s="695"/>
+      <c r="D144" s="727"/>
+      <c r="E144" s="727"/>
+      <c r="F144" s="727"/>
       <c r="G144" s="440"/>
-      <c r="H144" s="693"/>
+      <c r="H144" s="696"/>
     </row>
     <row r="145" spans="2:8" ht="15.75">
-      <c r="B145" s="690"/>
+      <c r="B145" s="723"/>
       <c r="C145" s="439"/>
-      <c r="D145" s="695"/>
-[...1 lines deleted...]
-      <c r="F145" s="695"/>
+      <c r="D145" s="727"/>
+      <c r="E145" s="727"/>
+      <c r="F145" s="727"/>
       <c r="G145" s="441"/>
-      <c r="H145" s="693"/>
+      <c r="H145" s="696"/>
     </row>
     <row r="146" spans="2:8" ht="15.75">
-      <c r="B146" s="690"/>
+      <c r="B146" s="723"/>
       <c r="C146" s="439"/>
-      <c r="D146" s="725" t="s">
-[...3 lines deleted...]
-      <c r="F146" s="725"/>
+      <c r="D146" s="698" t="s">
+        <v>695</v>
+      </c>
+      <c r="E146" s="698"/>
+      <c r="F146" s="698"/>
       <c r="G146" s="441"/>
-      <c r="H146" s="693"/>
+      <c r="H146" s="696"/>
     </row>
     <row r="147" spans="2:8" ht="15.75">
-      <c r="B147" s="690"/>
+      <c r="B147" s="723"/>
       <c r="C147" s="439"/>
-      <c r="D147" s="725"/>
-[...1 lines deleted...]
-      <c r="F147" s="725"/>
+      <c r="D147" s="698"/>
+      <c r="E147" s="698"/>
+      <c r="F147" s="698"/>
       <c r="G147" s="441"/>
       <c r="H147" s="453" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="148" spans="2:8" ht="15.75">
-      <c r="B148" s="690"/>
+      <c r="B148" s="723"/>
       <c r="C148" s="439"/>
-      <c r="D148" s="725"/>
-[...1 lines deleted...]
-      <c r="F148" s="725"/>
+      <c r="D148" s="698"/>
+      <c r="E148" s="698"/>
+      <c r="F148" s="698"/>
       <c r="G148" s="441"/>
     </row>
     <row r="149" spans="2:8" ht="15.75">
-      <c r="B149" s="690"/>
+      <c r="B149" s="723"/>
       <c r="C149" s="439"/>
-      <c r="D149" s="725"/>
-[...1 lines deleted...]
-      <c r="F149" s="725"/>
+      <c r="D149" s="698"/>
+      <c r="E149" s="698"/>
+      <c r="F149" s="698"/>
       <c r="G149" s="441"/>
     </row>
     <row r="150" spans="2:8" ht="15.75">
-      <c r="B150" s="690"/>
+      <c r="B150" s="723"/>
       <c r="C150" s="439"/>
-      <c r="D150" s="725"/>
-[...1 lines deleted...]
-      <c r="F150" s="725"/>
+      <c r="D150" s="698"/>
+      <c r="E150" s="698"/>
+      <c r="F150" s="698"/>
       <c r="G150" s="441"/>
     </row>
     <row r="151" spans="2:8" ht="15.75">
-      <c r="B151" s="691"/>
+      <c r="B151" s="724"/>
       <c r="C151" s="442"/>
-      <c r="D151" s="726"/>
-[...1 lines deleted...]
-      <c r="F151" s="726"/>
+      <c r="D151" s="699"/>
+      <c r="E151" s="699"/>
+      <c r="F151" s="699"/>
       <c r="G151" s="443"/>
       <c r="H151" s="443"/>
     </row>
   </sheetData>
   <mergeCells count="75">
+    <mergeCell ref="B128:B151"/>
+    <mergeCell ref="H113:H127"/>
+    <mergeCell ref="H128:H146"/>
+    <mergeCell ref="D131:F145"/>
+    <mergeCell ref="H100:H103"/>
+    <mergeCell ref="D126:E126"/>
+    <mergeCell ref="D107:E108"/>
+    <mergeCell ref="D112:E113"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="B2:H7"/>
+    <mergeCell ref="D10:H13"/>
+    <mergeCell ref="B90:B110"/>
+    <mergeCell ref="B111:B114"/>
+    <mergeCell ref="B115:B127"/>
+    <mergeCell ref="H90:H98"/>
+    <mergeCell ref="B10:B15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B18:B27"/>
+    <mergeCell ref="D15:D21"/>
+    <mergeCell ref="D22:D28"/>
+    <mergeCell ref="B28:B42"/>
+    <mergeCell ref="B43:B50"/>
+    <mergeCell ref="B51:B55"/>
+    <mergeCell ref="D29:D39"/>
+    <mergeCell ref="D40:D55"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E27:F28"/>
+    <mergeCell ref="H65:H68"/>
+    <mergeCell ref="E50:F52"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="H50:H52"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="D65:F86"/>
+    <mergeCell ref="E47:F48"/>
+    <mergeCell ref="H47:H48"/>
+    <mergeCell ref="E54:F55"/>
+    <mergeCell ref="H54:H55"/>
+    <mergeCell ref="B56:B62"/>
+    <mergeCell ref="H104:H107"/>
+    <mergeCell ref="H108:H112"/>
+    <mergeCell ref="D146:F151"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="D121:E122"/>
+    <mergeCell ref="D102:F106"/>
+    <mergeCell ref="D90:F101"/>
+    <mergeCell ref="E44:F45"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="H70:H80"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E39:F39"/>
     <mergeCell ref="B78:B87"/>
     <mergeCell ref="E19:F20"/>
     <mergeCell ref="H19:H21"/>
     <mergeCell ref="E23:F25"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="E30:F32"/>
     <mergeCell ref="H30:H32"/>
     <mergeCell ref="E34:F35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="H37:H39"/>
     <mergeCell ref="E37:F37"/>
     <mergeCell ref="H41:H42"/>
     <mergeCell ref="E41:F42"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="B65:B77"/>
     <mergeCell ref="H44:H45"/>
-    <mergeCell ref="B56:B62"/>
-[...57 lines deleted...]
-    <mergeCell ref="D117:E117"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H147" r:id="rId1" display="https://www.sapowernetworks.com.au/data/309132/campaign-reinforces-safety-around-electricity/" xr:uid="{9CC71208-2C19-4F31-A550-D92BD921E61A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{090F33F7-29E7-4A31-98A1-A14BD8D0CB32}">
   <sheetPr>
     <tabColor rgb="FF396691"/>
   </sheetPr>
   <dimension ref="B1:F79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="426" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="426" customWidth="1"/>
     <col min="3" max="3" width="2.85546875" style="426" customWidth="1"/>
     <col min="4" max="4" width="85.7109375" style="426" customWidth="1"/>
     <col min="5" max="5" width="2.85546875" style="426" customWidth="1"/>
     <col min="6" max="6" width="85.7109375" style="426" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="426"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="31.5">
       <c r="B1" s="489" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C1" s="489"/>
       <c r="D1" s="489"/>
       <c r="E1" s="489"/>
       <c r="F1" s="489"/>
     </row>
     <row r="2" spans="2:6" ht="15" customHeight="1">
-      <c r="B2" s="701" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="701"/>
+      <c r="B2" s="710" t="s">
+        <v>698</v>
+      </c>
+      <c r="C2" s="710"/>
+      <c r="D2" s="710"/>
+      <c r="E2" s="710"/>
+      <c r="F2" s="710"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
-      <c r="B3" s="701"/>
-[...3 lines deleted...]
-      <c r="F3" s="701"/>
+      <c r="B3" s="710"/>
+      <c r="C3" s="710"/>
+      <c r="D3" s="710"/>
+      <c r="E3" s="710"/>
+      <c r="F3" s="710"/>
     </row>
     <row r="4" spans="2:6" ht="15" customHeight="1">
-      <c r="B4" s="701"/>
-[...3 lines deleted...]
-      <c r="F4" s="701"/>
+      <c r="B4" s="710"/>
+      <c r="C4" s="710"/>
+      <c r="D4" s="710"/>
+      <c r="E4" s="710"/>
+      <c r="F4" s="710"/>
     </row>
     <row r="5" spans="2:6" ht="15" customHeight="1">
-      <c r="B5" s="701"/>
-[...3 lines deleted...]
-      <c r="F5" s="701"/>
+      <c r="B5" s="710"/>
+      <c r="C5" s="710"/>
+      <c r="D5" s="710"/>
+      <c r="E5" s="710"/>
+      <c r="F5" s="710"/>
     </row>
     <row r="6" spans="2:6" ht="15" customHeight="1">
-      <c r="B6" s="701"/>
-[...3 lines deleted...]
-      <c r="F6" s="701"/>
+      <c r="B6" s="710"/>
+      <c r="C6" s="710"/>
+      <c r="D6" s="710"/>
+      <c r="E6" s="710"/>
+      <c r="F6" s="710"/>
     </row>
     <row r="7" spans="2:6" ht="15" customHeight="1">
       <c r="B7" s="486"/>
       <c r="C7" s="486"/>
       <c r="D7" s="486"/>
       <c r="E7" s="486"/>
       <c r="F7" s="486"/>
     </row>
     <row r="8" spans="2:6" ht="15" customHeight="1">
       <c r="B8" s="735" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C8" s="486"/>
       <c r="D8" s="735" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E8" s="486"/>
       <c r="F8" s="735" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="15" customHeight="1">
       <c r="B9" s="735"/>
       <c r="C9" s="486"/>
       <c r="D9" s="735"/>
       <c r="E9" s="486"/>
       <c r="F9" s="735"/>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1">
       <c r="B10" s="736"/>
       <c r="C10" s="487"/>
       <c r="D10" s="736"/>
       <c r="E10" s="487"/>
       <c r="F10" s="736"/>
     </row>
     <row r="11" spans="2:6" ht="15" customHeight="1">
       <c r="B11" s="480"/>
       <c r="C11" s="480"/>
       <c r="D11" s="481"/>
       <c r="E11" s="480"/>
       <c r="F11" s="480"/>
     </row>
     <row r="12" spans="2:6" ht="21">
       <c r="B12" s="543" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" s="458"/>
       <c r="D12" s="459"/>
       <c r="E12" s="459"/>
       <c r="F12" s="460"/>
     </row>
     <row r="13" spans="2:6" ht="15" customHeight="1">
-      <c r="B13" s="706" t="s">
-        <v>701</v>
+      <c r="B13" s="695" t="s">
+        <v>702</v>
       </c>
       <c r="C13" s="463"/>
       <c r="D13" s="732" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E13" s="461"/>
       <c r="F13" s="737" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="14" spans="2:6" ht="15" customHeight="1">
-      <c r="B14" s="706"/>
+      <c r="B14" s="695"/>
       <c r="C14" s="463"/>
       <c r="D14" s="732"/>
       <c r="E14" s="461"/>
       <c r="F14" s="737"/>
     </row>
     <row r="15" spans="2:6" ht="15" customHeight="1">
-      <c r="B15" s="706"/>
+      <c r="B15" s="695"/>
       <c r="C15" s="463"/>
       <c r="D15" s="732"/>
       <c r="E15" s="461"/>
       <c r="F15" s="737"/>
     </row>
     <row r="16" spans="2:6" ht="15" customHeight="1">
-      <c r="B16" s="706"/>
+      <c r="B16" s="695"/>
       <c r="C16" s="463"/>
       <c r="D16" s="732"/>
       <c r="E16" s="461"/>
       <c r="F16" s="737"/>
     </row>
     <row r="17" spans="2:6" ht="15" customHeight="1">
-      <c r="B17" s="706"/>
+      <c r="B17" s="695"/>
       <c r="C17" s="464"/>
       <c r="D17" s="732"/>
       <c r="E17" s="482"/>
       <c r="F17" s="737"/>
     </row>
     <row r="18" spans="2:6" ht="15" customHeight="1">
-      <c r="B18" s="706"/>
+      <c r="B18" s="695"/>
       <c r="C18" s="463"/>
       <c r="D18" s="732"/>
       <c r="E18" s="483"/>
       <c r="F18" s="737"/>
     </row>
     <row r="19" spans="2:6" ht="15" customHeight="1">
-      <c r="B19" s="706"/>
+      <c r="B19" s="695"/>
       <c r="C19" s="467"/>
       <c r="D19" s="732"/>
       <c r="E19" s="482"/>
       <c r="F19" s="737"/>
     </row>
     <row r="20" spans="2:6" ht="15" customHeight="1">
-      <c r="B20" s="706"/>
+      <c r="B20" s="695"/>
       <c r="D20" s="732"/>
       <c r="F20" s="737"/>
     </row>
     <row r="21" spans="2:6" ht="15" customHeight="1">
-      <c r="B21" s="706"/>
+      <c r="B21" s="695"/>
       <c r="D21" s="732"/>
       <c r="F21" s="737"/>
     </row>
     <row r="22" spans="2:6" ht="15" customHeight="1">
-      <c r="B22" s="706"/>
+      <c r="B22" s="695"/>
       <c r="D22" s="732"/>
       <c r="F22" s="737"/>
     </row>
     <row r="23" spans="2:6" ht="15" customHeight="1">
-      <c r="B23" s="706"/>
+      <c r="B23" s="695"/>
       <c r="D23" s="732"/>
       <c r="F23" s="737"/>
     </row>
     <row r="24" spans="2:6" ht="15" customHeight="1">
-      <c r="B24" s="706"/>
+      <c r="B24" s="695"/>
       <c r="D24" s="732"/>
       <c r="F24" s="737"/>
     </row>
     <row r="25" spans="2:6" ht="15" customHeight="1">
-      <c r="B25" s="706"/>
+      <c r="B25" s="695"/>
       <c r="D25" s="732"/>
       <c r="F25" s="737"/>
     </row>
     <row r="26" spans="2:6" ht="15" customHeight="1">
-      <c r="B26" s="706"/>
+      <c r="B26" s="695"/>
       <c r="D26" s="732"/>
       <c r="F26" s="737"/>
     </row>
     <row r="27" spans="2:6" ht="15" customHeight="1">
-      <c r="B27" s="706"/>
+      <c r="B27" s="695"/>
       <c r="D27" s="732"/>
       <c r="F27" s="737"/>
     </row>
     <row r="28" spans="2:6" ht="15" customHeight="1">
-      <c r="B28" s="706"/>
+      <c r="B28" s="695"/>
       <c r="D28" s="732"/>
       <c r="F28" s="737"/>
     </row>
     <row r="29" spans="2:6" ht="15" customHeight="1">
-      <c r="B29" s="706"/>
+      <c r="B29" s="695"/>
       <c r="D29" s="732"/>
       <c r="F29" s="737"/>
     </row>
     <row r="30" spans="2:6" ht="15" customHeight="1">
-      <c r="B30" s="706"/>
+      <c r="B30" s="695"/>
       <c r="D30" s="732"/>
       <c r="F30" s="737"/>
     </row>
     <row r="31" spans="2:6" ht="15" customHeight="1">
-      <c r="B31" s="706"/>
+      <c r="B31" s="695"/>
       <c r="D31" s="732"/>
       <c r="F31" s="737"/>
     </row>
     <row r="32" spans="2:6" ht="15.75" customHeight="1">
-      <c r="B32" s="706"/>
+      <c r="B32" s="695"/>
       <c r="D32" s="732"/>
       <c r="F32" s="737"/>
     </row>
     <row r="33" spans="2:6" ht="15.75" customHeight="1">
-      <c r="B33" s="706"/>
+      <c r="B33" s="695"/>
       <c r="D33" s="732"/>
       <c r="F33" s="737"/>
     </row>
     <row r="34" spans="2:6" ht="15" customHeight="1">
-      <c r="B34" s="706"/>
+      <c r="B34" s="695"/>
       <c r="D34" s="732"/>
       <c r="F34" s="737"/>
     </row>
     <row r="35" spans="2:6" ht="15" customHeight="1">
-      <c r="B35" s="706"/>
+      <c r="B35" s="695"/>
       <c r="D35" s="732"/>
       <c r="F35" s="737"/>
     </row>
     <row r="36" spans="2:6" ht="15" customHeight="1">
-      <c r="B36" s="706"/>
+      <c r="B36" s="695"/>
       <c r="D36" s="484"/>
       <c r="F36" s="737"/>
     </row>
     <row r="37" spans="2:6" ht="15" customHeight="1">
-      <c r="B37" s="706"/>
+      <c r="B37" s="695"/>
       <c r="D37" s="484"/>
       <c r="F37" s="737"/>
     </row>
     <row r="38" spans="2:6" ht="15" customHeight="1">
-      <c r="B38" s="706"/>
+      <c r="B38" s="695"/>
       <c r="D38" s="484"/>
       <c r="F38" s="737"/>
     </row>
     <row r="39" spans="2:6" ht="15" customHeight="1">
-      <c r="B39" s="706"/>
+      <c r="B39" s="695"/>
       <c r="D39" s="484"/>
       <c r="F39" s="737"/>
     </row>
     <row r="40" spans="2:6" ht="15" customHeight="1">
-      <c r="B40" s="706"/>
+      <c r="B40" s="695"/>
       <c r="D40" s="484"/>
       <c r="F40" s="737"/>
     </row>
     <row r="41" spans="2:6" ht="15" customHeight="1">
-      <c r="B41" s="706"/>
+      <c r="B41" s="695"/>
       <c r="D41" s="484"/>
       <c r="F41" s="737"/>
     </row>
     <row r="42" spans="2:6" ht="15" customHeight="1">
-      <c r="B42" s="706"/>
+      <c r="B42" s="695"/>
       <c r="D42" s="484"/>
       <c r="F42" s="737"/>
     </row>
     <row r="43" spans="2:6" ht="15" customHeight="1">
-      <c r="B43" s="706"/>
+      <c r="B43" s="695"/>
       <c r="D43" s="484"/>
       <c r="F43" s="737"/>
     </row>
     <row r="44" spans="2:6" ht="15" customHeight="1">
-      <c r="B44" s="706"/>
+      <c r="B44" s="695"/>
       <c r="D44" s="484"/>
       <c r="F44" s="737"/>
     </row>
     <row r="45" spans="2:6" ht="15" customHeight="1">
-      <c r="B45" s="706"/>
+      <c r="B45" s="695"/>
       <c r="D45" s="484"/>
       <c r="F45" s="462"/>
     </row>
     <row r="46" spans="2:6" ht="15.75" customHeight="1">
-      <c r="B46" s="706"/>
+      <c r="B46" s="695"/>
       <c r="D46" s="484"/>
       <c r="F46" s="462"/>
     </row>
     <row r="47" spans="2:6" ht="15" customHeight="1">
-      <c r="B47" s="706"/>
+      <c r="B47" s="695"/>
       <c r="D47" s="462"/>
       <c r="F47" s="462"/>
     </row>
     <row r="48" spans="2:6" ht="15" customHeight="1">
-      <c r="B48" s="706"/>
+      <c r="B48" s="695"/>
       <c r="D48" s="462"/>
       <c r="F48" s="462"/>
     </row>
     <row r="49" spans="2:6" ht="15" customHeight="1">
-      <c r="B49" s="706"/>
+      <c r="B49" s="695"/>
       <c r="D49" s="462"/>
       <c r="F49" s="462"/>
     </row>
     <row r="50" spans="2:6" ht="15" customHeight="1">
-      <c r="B50" s="706"/>
+      <c r="B50" s="695"/>
       <c r="D50" s="462"/>
       <c r="F50" s="462"/>
     </row>
     <row r="51" spans="2:6" ht="15" customHeight="1">
-      <c r="B51" s="706"/>
+      <c r="B51" s="695"/>
       <c r="D51" s="462"/>
       <c r="F51" s="462"/>
     </row>
     <row r="52" spans="2:6" ht="15" customHeight="1">
-      <c r="B52" s="706"/>
+      <c r="B52" s="695"/>
       <c r="D52" s="462"/>
       <c r="F52" s="462"/>
     </row>
     <row r="53" spans="2:6" ht="15" customHeight="1">
       <c r="B53" s="443"/>
       <c r="C53" s="443"/>
       <c r="D53" s="468"/>
       <c r="E53" s="443"/>
       <c r="F53" s="443"/>
     </row>
     <row r="54" spans="2:6" ht="15" customHeight="1">
       <c r="D54" s="462"/>
     </row>
     <row r="55" spans="2:6" ht="21">
       <c r="B55" s="543" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D55" s="462"/>
     </row>
     <row r="56" spans="2:6" ht="15" customHeight="1">
       <c r="B56" s="734" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D56" s="732" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F56" s="733" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="57" spans="2:6" ht="15" customHeight="1">
       <c r="B57" s="734"/>
       <c r="D57" s="732"/>
       <c r="F57" s="733"/>
     </row>
     <row r="58" spans="2:6" ht="15" customHeight="1">
       <c r="B58" s="734"/>
       <c r="D58" s="732"/>
       <c r="F58" s="733"/>
     </row>
     <row r="59" spans="2:6" ht="15" customHeight="1">
       <c r="B59" s="734"/>
       <c r="D59" s="732"/>
       <c r="F59" s="733"/>
     </row>
     <row r="60" spans="2:6" ht="15" customHeight="1">
       <c r="B60" s="734"/>
       <c r="D60" s="732"/>
       <c r="F60" s="733"/>
     </row>
     <row r="61" spans="2:6" ht="15" customHeight="1">
       <c r="B61" s="734"/>
       <c r="D61" s="732"/>
       <c r="F61" s="733"/>
     </row>
     <row r="62" spans="2:6" ht="15" customHeight="1">
       <c r="D62" s="732"/>
       <c r="F62" s="733"/>
     </row>
     <row r="63" spans="2:6" ht="15" customHeight="1">
       <c r="D63" s="732"/>
       <c r="F63" s="733"/>
     </row>
     <row r="64" spans="2:6" ht="15" customHeight="1">
       <c r="D64" s="732"/>
       <c r="F64" s="733"/>
     </row>
     <row r="65" spans="4:6" ht="15" customHeight="1">
       <c r="D65" s="732"/>
       <c r="F65" s="733"/>
     </row>
     <row r="66" spans="4:6" ht="15" customHeight="1">
       <c r="D66" s="732" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F66" s="733"/>
     </row>
     <row r="67" spans="4:6" ht="15" customHeight="1">
       <c r="D67" s="732"/>
       <c r="F67" s="733"/>
     </row>
     <row r="68" spans="4:6" ht="15" customHeight="1">
       <c r="D68" s="732"/>
       <c r="F68" s="733"/>
     </row>
     <row r="69" spans="4:6" ht="15" customHeight="1">
       <c r="D69" s="732"/>
       <c r="F69" s="733"/>
     </row>
     <row r="70" spans="4:6" ht="15" customHeight="1">
       <c r="D70" s="732"/>
       <c r="F70" s="733"/>
     </row>
     <row r="71" spans="4:6" ht="15" customHeight="1">
       <c r="D71" s="732"/>
       <c r="F71" s="733"/>
     </row>
     <row r="72" spans="4:6" ht="15" customHeight="1">
       <c r="D72" s="732"/>
@@ -27769,317 +27769,317 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F852B6E-C54F-41C6-B843-3E5CC8F8DFD8}">
   <sheetPr>
     <tabColor rgb="FF196B24"/>
   </sheetPr>
   <dimension ref="B1:F64"/>
   <sheetViews>
     <sheetView topLeftCell="A23" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="426" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="426" customWidth="1"/>
     <col min="3" max="3" width="2.85546875" style="426" customWidth="1"/>
     <col min="4" max="4" width="85.7109375" style="426" customWidth="1"/>
     <col min="5" max="5" width="2.85546875" style="426" customWidth="1"/>
     <col min="6" max="6" width="85.7109375" style="426" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="426"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="31.5">
       <c r="B1" s="446" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C1" s="446"/>
       <c r="D1" s="446"/>
       <c r="E1" s="446"/>
       <c r="F1" s="446"/>
     </row>
     <row r="2" spans="2:6" ht="15" customHeight="1">
-      <c r="B2" s="701" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="701"/>
+      <c r="B2" s="710" t="s">
+        <v>710</v>
+      </c>
+      <c r="C2" s="710"/>
+      <c r="D2" s="710"/>
+      <c r="E2" s="710"/>
+      <c r="F2" s="710"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
-      <c r="B3" s="701"/>
-[...3 lines deleted...]
-      <c r="F3" s="701"/>
+      <c r="B3" s="710"/>
+      <c r="C3" s="710"/>
+      <c r="D3" s="710"/>
+      <c r="E3" s="710"/>
+      <c r="F3" s="710"/>
     </row>
     <row r="4" spans="2:6" ht="15" customHeight="1">
-      <c r="B4" s="701"/>
-[...3 lines deleted...]
-      <c r="F4" s="701"/>
+      <c r="B4" s="710"/>
+      <c r="C4" s="710"/>
+      <c r="D4" s="710"/>
+      <c r="E4" s="710"/>
+      <c r="F4" s="710"/>
     </row>
     <row r="5" spans="2:6" ht="15" customHeight="1">
-      <c r="B5" s="701"/>
-[...3 lines deleted...]
-      <c r="F5" s="701"/>
+      <c r="B5" s="710"/>
+      <c r="C5" s="710"/>
+      <c r="D5" s="710"/>
+      <c r="E5" s="710"/>
+      <c r="F5" s="710"/>
     </row>
     <row r="6" spans="2:6" ht="15" customHeight="1">
-      <c r="B6" s="702"/>
-[...3 lines deleted...]
-      <c r="F6" s="702"/>
+      <c r="B6" s="711"/>
+      <c r="C6" s="711"/>
+      <c r="D6" s="711"/>
+      <c r="E6" s="711"/>
+      <c r="F6" s="711"/>
     </row>
     <row r="7" spans="2:6" ht="15" customHeight="1">
       <c r="B7" s="456"/>
       <c r="C7" s="456"/>
       <c r="D7" s="456"/>
       <c r="E7" s="456"/>
       <c r="F7" s="456"/>
     </row>
     <row r="8" spans="2:6" ht="21">
       <c r="B8" s="457" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C8" s="458"/>
       <c r="D8" s="459"/>
       <c r="E8" s="459"/>
       <c r="F8" s="460"/>
     </row>
     <row r="9" spans="2:6" ht="15" customHeight="1">
-      <c r="B9" s="706" t="s">
-        <v>711</v>
+      <c r="B9" s="695" t="s">
+        <v>712</v>
       </c>
       <c r="C9" s="463"/>
-      <c r="D9" s="729" t="s">
-        <v>712</v>
+      <c r="D9" s="703" t="s">
+        <v>713</v>
       </c>
       <c r="E9" s="461"/>
       <c r="F9" s="740" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1">
-      <c r="B10" s="706"/>
+      <c r="B10" s="695"/>
       <c r="C10" s="463"/>
-      <c r="D10" s="729"/>
+      <c r="D10" s="703"/>
       <c r="E10" s="461"/>
       <c r="F10" s="740"/>
     </row>
     <row r="11" spans="2:6" ht="15" customHeight="1">
-      <c r="B11" s="706"/>
+      <c r="B11" s="695"/>
       <c r="C11" s="463"/>
-      <c r="D11" s="729"/>
+      <c r="D11" s="703"/>
       <c r="E11" s="461"/>
       <c r="F11" s="740"/>
     </row>
     <row r="12" spans="2:6" ht="15" customHeight="1">
-      <c r="B12" s="706"/>
+      <c r="B12" s="695"/>
       <c r="C12" s="463"/>
-      <c r="D12" s="729"/>
+      <c r="D12" s="703"/>
       <c r="E12" s="461"/>
       <c r="F12" s="740"/>
     </row>
     <row r="13" spans="2:6" ht="15" customHeight="1">
-      <c r="B13" s="706"/>
+      <c r="B13" s="695"/>
       <c r="C13" s="464"/>
-      <c r="D13" s="729"/>
+      <c r="D13" s="703"/>
       <c r="E13" s="465"/>
       <c r="F13" s="740"/>
     </row>
     <row r="14" spans="2:6" ht="15" customHeight="1">
-      <c r="B14" s="706"/>
+      <c r="B14" s="695"/>
       <c r="C14" s="463"/>
-      <c r="D14" s="729"/>
+      <c r="D14" s="703"/>
       <c r="E14" s="466"/>
       <c r="F14" s="740"/>
     </row>
     <row r="15" spans="2:6" ht="15" customHeight="1">
-      <c r="B15" s="706"/>
+      <c r="B15" s="695"/>
       <c r="C15" s="467"/>
-      <c r="D15" s="729"/>
+      <c r="D15" s="703"/>
       <c r="E15" s="467"/>
       <c r="F15" s="740"/>
     </row>
     <row r="16" spans="2:6" ht="15" customHeight="1">
-      <c r="B16" s="706"/>
-      <c r="D16" s="729"/>
+      <c r="B16" s="695"/>
+      <c r="D16" s="703"/>
       <c r="F16" s="740"/>
     </row>
     <row r="17" spans="2:6" ht="15" customHeight="1">
-      <c r="B17" s="706"/>
-      <c r="D17" s="729"/>
+      <c r="B17" s="695"/>
+      <c r="D17" s="703"/>
       <c r="F17" s="740"/>
     </row>
     <row r="18" spans="2:6" ht="15" customHeight="1">
-      <c r="B18" s="706"/>
-      <c r="D18" s="729"/>
+      <c r="B18" s="695"/>
+      <c r="D18" s="703"/>
       <c r="F18" s="740"/>
     </row>
     <row r="19" spans="2:6" ht="15" customHeight="1">
-      <c r="B19" s="706"/>
-      <c r="D19" s="729"/>
+      <c r="B19" s="695"/>
+      <c r="D19" s="703"/>
       <c r="F19" s="740"/>
     </row>
     <row r="20" spans="2:6" ht="15" customHeight="1">
-      <c r="B20" s="706"/>
-[...1 lines deleted...]
-        <v>714</v>
+      <c r="B20" s="695"/>
+      <c r="D20" s="703" t="s">
+        <v>715</v>
       </c>
       <c r="F20" s="740"/>
     </row>
     <row r="21" spans="2:6" ht="15" customHeight="1">
-      <c r="B21" s="706"/>
-      <c r="D21" s="729"/>
+      <c r="B21" s="695"/>
+      <c r="D21" s="703"/>
       <c r="F21" s="740"/>
     </row>
     <row r="22" spans="2:6">
-      <c r="B22" s="706"/>
-      <c r="D22" s="729"/>
+      <c r="B22" s="695"/>
+      <c r="D22" s="703"/>
       <c r="F22" s="740"/>
     </row>
     <row r="23" spans="2:6">
-      <c r="B23" s="706"/>
-      <c r="D23" s="729"/>
+      <c r="B23" s="695"/>
+      <c r="D23" s="703"/>
       <c r="F23" s="740"/>
     </row>
     <row r="24" spans="2:6">
-      <c r="B24" s="706"/>
-      <c r="D24" s="729"/>
+      <c r="B24" s="695"/>
+      <c r="D24" s="703"/>
       <c r="F24" s="740"/>
     </row>
     <row r="25" spans="2:6">
-      <c r="B25" s="706"/>
-      <c r="D25" s="729"/>
+      <c r="B25" s="695"/>
+      <c r="D25" s="703"/>
       <c r="F25" s="740"/>
     </row>
     <row r="26" spans="2:6">
-      <c r="B26" s="706"/>
-      <c r="D26" s="729"/>
+      <c r="B26" s="695"/>
+      <c r="D26" s="703"/>
       <c r="F26" s="740"/>
     </row>
     <row r="27" spans="2:6">
-      <c r="B27" s="706"/>
-      <c r="D27" s="729"/>
+      <c r="B27" s="695"/>
+      <c r="D27" s="703"/>
       <c r="F27" s="740"/>
     </row>
     <row r="28" spans="2:6" ht="15.75" customHeight="1">
-      <c r="D28" s="729"/>
+      <c r="D28" s="703"/>
       <c r="F28" s="742" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="29" spans="2:6" ht="15.75" customHeight="1">
-      <c r="D29" s="729"/>
+      <c r="D29" s="703"/>
       <c r="F29" s="742"/>
     </row>
     <row r="30" spans="2:6" ht="15" customHeight="1">
-      <c r="D30" s="729"/>
+      <c r="D30" s="703"/>
       <c r="F30" s="742"/>
     </row>
     <row r="31" spans="2:6" ht="15" customHeight="1">
-      <c r="D31" s="729"/>
+      <c r="D31" s="703"/>
       <c r="F31" s="742"/>
     </row>
     <row r="32" spans="2:6" ht="15" customHeight="1">
-      <c r="D32" s="729"/>
+      <c r="D32" s="703"/>
       <c r="F32" s="742"/>
     </row>
     <row r="33" spans="2:6" ht="15" customHeight="1">
-      <c r="D33" s="729"/>
+      <c r="D33" s="703"/>
       <c r="F33" s="742"/>
     </row>
     <row r="34" spans="2:6" ht="15.75" customHeight="1">
       <c r="D34" s="740" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F34" s="742"/>
     </row>
     <row r="35" spans="2:6" ht="15" customHeight="1">
       <c r="D35" s="740"/>
       <c r="F35" s="742"/>
     </row>
     <row r="36" spans="2:6" ht="15" customHeight="1">
       <c r="D36" s="740"/>
       <c r="F36" s="742"/>
     </row>
     <row r="37" spans="2:6" ht="15" customHeight="1">
       <c r="D37" s="740"/>
       <c r="F37" s="742"/>
     </row>
     <row r="38" spans="2:6" ht="15" customHeight="1">
       <c r="D38" s="740"/>
       <c r="F38" s="462"/>
     </row>
     <row r="39" spans="2:6" ht="15" customHeight="1">
       <c r="D39" s="740"/>
       <c r="F39" s="462"/>
     </row>
     <row r="40" spans="2:6" ht="15" customHeight="1">
       <c r="D40" s="740"/>
       <c r="F40" s="462"/>
     </row>
     <row r="41" spans="2:6" ht="15" customHeight="1">
       <c r="D41" s="740"/>
       <c r="F41" s="462"/>
     </row>
     <row r="42" spans="2:6" ht="15" customHeight="1">
       <c r="D42" s="740"/>
       <c r="F42" s="462"/>
     </row>
     <row r="43" spans="2:6" ht="15" customHeight="1">
       <c r="D43" s="740"/>
       <c r="F43" s="462"/>
     </row>
     <row r="44" spans="2:6">
       <c r="B44" s="443"/>
       <c r="C44" s="443"/>
       <c r="D44" s="741"/>
       <c r="E44" s="443"/>
       <c r="F44" s="443"/>
     </row>
     <row r="46" spans="2:6" ht="21">
       <c r="B46" s="457" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D46" s="461"/>
     </row>
     <row r="47" spans="2:6" ht="15.75" customHeight="1">
       <c r="B47" s="739" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D47" s="740" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F47" s="738" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="48" spans="2:6">
       <c r="B48" s="739"/>
       <c r="D48" s="740"/>
       <c r="F48" s="738"/>
     </row>
     <row r="49" spans="2:6">
       <c r="B49" s="739"/>
       <c r="D49" s="740"/>
       <c r="F49" s="738"/>
     </row>
     <row r="50" spans="2:6">
       <c r="B50" s="739"/>
       <c r="D50" s="740"/>
       <c r="F50" s="738"/>
     </row>
     <row r="51" spans="2:6">
       <c r="D51" s="740"/>
       <c r="F51" s="738"/>
     </row>
     <row r="52" spans="2:6">
       <c r="D52" s="740"/>
       <c r="F52" s="738"/>
     </row>
@@ -28141,4012 +28141,4012 @@
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C247E41-6818-4278-99EB-29815D7AAEED}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="B1:H86"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="426" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" style="426" customWidth="1"/>
     <col min="3" max="3" width="64.28515625" style="426" customWidth="1"/>
     <col min="4" max="4" width="2.85546875" style="426" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="426" customWidth="1"/>
     <col min="6" max="6" width="64.28515625" style="426" customWidth="1"/>
     <col min="7" max="7" width="2.85546875" style="426" customWidth="1"/>
     <col min="8" max="8" width="85.7109375" style="426" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="426"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="31.5">
       <c r="B1" s="470" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C1" s="470"/>
       <c r="D1" s="470"/>
       <c r="E1" s="470"/>
       <c r="F1" s="470"/>
       <c r="G1" s="469"/>
       <c r="H1" s="469"/>
     </row>
     <row r="2" spans="2:8" ht="15" customHeight="1">
-      <c r="B2" s="772" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="772"/>
+      <c r="B2" s="753" t="s">
+        <v>723</v>
+      </c>
+      <c r="C2" s="753"/>
+      <c r="D2" s="753"/>
+      <c r="E2" s="753"/>
+      <c r="F2" s="753"/>
       <c r="G2" s="471"/>
-      <c r="H2" s="768" t="s">
-        <v>723</v>
+      <c r="H2" s="749" t="s">
+        <v>724</v>
       </c>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
-      <c r="B3" s="772"/>
-[...3 lines deleted...]
-      <c r="F3" s="772"/>
+      <c r="B3" s="753"/>
+      <c r="C3" s="753"/>
+      <c r="D3" s="753"/>
+      <c r="E3" s="753"/>
+      <c r="F3" s="753"/>
       <c r="G3" s="471"/>
-      <c r="H3" s="768"/>
+      <c r="H3" s="749"/>
     </row>
     <row r="4" spans="2:8" ht="15" customHeight="1">
-      <c r="B4" s="772"/>
-[...3 lines deleted...]
-      <c r="F4" s="772"/>
+      <c r="B4" s="753"/>
+      <c r="C4" s="753"/>
+      <c r="D4" s="753"/>
+      <c r="E4" s="753"/>
+      <c r="F4" s="753"/>
       <c r="G4" s="471"/>
-      <c r="H4" s="768"/>
+      <c r="H4" s="749"/>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1">
-      <c r="B5" s="772"/>
-[...3 lines deleted...]
-      <c r="F5" s="772"/>
+      <c r="B5" s="753"/>
+      <c r="C5" s="753"/>
+      <c r="D5" s="753"/>
+      <c r="E5" s="753"/>
+      <c r="F5" s="753"/>
       <c r="G5" s="471"/>
-      <c r="H5" s="768"/>
+      <c r="H5" s="749"/>
     </row>
     <row r="6" spans="2:8" ht="15" customHeight="1">
-      <c r="B6" s="772"/>
-[...3 lines deleted...]
-      <c r="F6" s="772"/>
+      <c r="B6" s="753"/>
+      <c r="C6" s="753"/>
+      <c r="D6" s="753"/>
+      <c r="E6" s="753"/>
+      <c r="F6" s="753"/>
       <c r="G6" s="471"/>
-      <c r="H6" s="768"/>
+      <c r="H6" s="749"/>
     </row>
     <row r="7" spans="2:8" ht="15" customHeight="1">
-      <c r="B7" s="772"/>
-[...3 lines deleted...]
-      <c r="F7" s="772"/>
+      <c r="B7" s="753"/>
+      <c r="C7" s="753"/>
+      <c r="D7" s="753"/>
+      <c r="E7" s="753"/>
+      <c r="F7" s="753"/>
       <c r="G7" s="471"/>
-      <c r="H7" s="768"/>
+      <c r="H7" s="749"/>
     </row>
     <row r="8" spans="2:8" ht="15" customHeight="1">
-      <c r="B8" s="772"/>
-[...3 lines deleted...]
-      <c r="F8" s="772"/>
+      <c r="B8" s="753"/>
+      <c r="C8" s="753"/>
+      <c r="D8" s="753"/>
+      <c r="E8" s="753"/>
+      <c r="F8" s="753"/>
       <c r="G8" s="471"/>
-      <c r="H8" s="768"/>
+      <c r="H8" s="749"/>
     </row>
     <row r="9" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B9" s="772"/>
-[...3 lines deleted...]
-      <c r="F9" s="772"/>
+      <c r="B9" s="753"/>
+      <c r="C9" s="753"/>
+      <c r="D9" s="753"/>
+      <c r="E9" s="753"/>
+      <c r="F9" s="753"/>
       <c r="G9" s="471"/>
-      <c r="H9" s="768"/>
+      <c r="H9" s="749"/>
     </row>
     <row r="10" spans="2:8" ht="15" customHeight="1">
-      <c r="B10" s="772"/>
-[...3 lines deleted...]
-      <c r="F10" s="772"/>
+      <c r="B10" s="753"/>
+      <c r="C10" s="753"/>
+      <c r="D10" s="753"/>
+      <c r="E10" s="753"/>
+      <c r="F10" s="753"/>
       <c r="G10" s="471"/>
-      <c r="H10" s="768"/>
+      <c r="H10" s="749"/>
     </row>
     <row r="11" spans="2:8" ht="15" customHeight="1">
-      <c r="B11" s="772"/>
-[...3 lines deleted...]
-      <c r="F11" s="772"/>
+      <c r="B11" s="753"/>
+      <c r="C11" s="753"/>
+      <c r="D11" s="753"/>
+      <c r="E11" s="753"/>
+      <c r="F11" s="753"/>
       <c r="G11" s="471"/>
-      <c r="H11" s="768"/>
+      <c r="H11" s="749"/>
     </row>
     <row r="12" spans="2:8" ht="15" customHeight="1">
-      <c r="B12" s="773"/>
-[...3 lines deleted...]
-      <c r="F12" s="773"/>
+      <c r="B12" s="754"/>
+      <c r="C12" s="754"/>
+      <c r="D12" s="754"/>
+      <c r="E12" s="754"/>
+      <c r="F12" s="754"/>
       <c r="G12" s="474"/>
-      <c r="H12" s="769"/>
+      <c r="H12" s="750"/>
     </row>
     <row r="14" spans="2:8" ht="21">
-      <c r="B14" s="777" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="777"/>
+      <c r="B14" s="761" t="s">
+        <v>725</v>
+      </c>
+      <c r="C14" s="761"/>
     </row>
     <row r="15" spans="2:8" ht="15" customHeight="1">
-      <c r="B15" s="778" t="s">
-[...3 lines deleted...]
-      <c r="E15" s="770" t="s">
+      <c r="B15" s="762" t="s">
         <v>726</v>
       </c>
-      <c r="F15" s="770"/>
-      <c r="H15" s="718" t="s">
+      <c r="C15" s="762"/>
+      <c r="E15" s="751" t="s">
         <v>727</v>
       </c>
+      <c r="F15" s="751"/>
+      <c r="H15" s="707" t="s">
+        <v>728</v>
+      </c>
     </row>
     <row r="16" spans="2:8" ht="15" customHeight="1">
-      <c r="B16" s="778"/>
-[...3 lines deleted...]
-      <c r="H16" s="718"/>
+      <c r="B16" s="762"/>
+      <c r="C16" s="762"/>
+      <c r="E16" s="751"/>
+      <c r="F16" s="751"/>
+      <c r="H16" s="707"/>
     </row>
     <row r="17" spans="2:8" ht="15" customHeight="1">
-      <c r="B17" s="778"/>
-[...3 lines deleted...]
-      <c r="H17" s="718"/>
+      <c r="B17" s="762"/>
+      <c r="C17" s="762"/>
+      <c r="E17" s="751"/>
+      <c r="F17" s="751"/>
+      <c r="H17" s="707"/>
     </row>
     <row r="18" spans="2:8" ht="15" customHeight="1">
-      <c r="B18" s="778"/>
-[...3 lines deleted...]
-      <c r="H18" s="718"/>
+      <c r="B18" s="762"/>
+      <c r="C18" s="762"/>
+      <c r="E18" s="751"/>
+      <c r="F18" s="751"/>
+      <c r="H18" s="707"/>
     </row>
     <row r="19" spans="2:8" ht="15" customHeight="1">
-      <c r="B19" s="778"/>
-[...3 lines deleted...]
-      <c r="H19" s="718"/>
+      <c r="B19" s="762"/>
+      <c r="C19" s="762"/>
+      <c r="E19" s="751"/>
+      <c r="F19" s="751"/>
+      <c r="H19" s="707"/>
     </row>
     <row r="20" spans="2:8" ht="15" customHeight="1">
-      <c r="B20" s="778"/>
-[...3 lines deleted...]
-      <c r="H20" s="718"/>
+      <c r="B20" s="762"/>
+      <c r="C20" s="762"/>
+      <c r="E20" s="751"/>
+      <c r="F20" s="751"/>
+      <c r="H20" s="707"/>
     </row>
     <row r="21" spans="2:8" ht="15" customHeight="1">
-      <c r="B21" s="778"/>
-[...3 lines deleted...]
-      <c r="H21" s="718"/>
+      <c r="B21" s="762"/>
+      <c r="C21" s="762"/>
+      <c r="E21" s="751"/>
+      <c r="F21" s="751"/>
+      <c r="H21" s="707"/>
     </row>
     <row r="22" spans="2:8" ht="15" customHeight="1">
-      <c r="B22" s="778"/>
-[...3 lines deleted...]
-      <c r="H22" s="718"/>
+      <c r="B22" s="762"/>
+      <c r="C22" s="762"/>
+      <c r="E22" s="751"/>
+      <c r="F22" s="751"/>
+      <c r="H22" s="707"/>
     </row>
     <row r="23" spans="2:8" ht="15" customHeight="1">
-      <c r="B23" s="778"/>
-[...3 lines deleted...]
-      <c r="H23" s="718"/>
+      <c r="B23" s="762"/>
+      <c r="C23" s="762"/>
+      <c r="E23" s="751"/>
+      <c r="F23" s="751"/>
+      <c r="H23" s="707"/>
     </row>
     <row r="24" spans="2:8" ht="15" customHeight="1">
-      <c r="B24" s="778"/>
-[...3 lines deleted...]
-      <c r="H24" s="718"/>
+      <c r="B24" s="762"/>
+      <c r="C24" s="762"/>
+      <c r="E24" s="751"/>
+      <c r="F24" s="751"/>
+      <c r="H24" s="707"/>
     </row>
     <row r="25" spans="2:8" ht="15" customHeight="1">
-      <c r="B25" s="778"/>
-[...3 lines deleted...]
-      <c r="H25" s="718"/>
+      <c r="B25" s="762"/>
+      <c r="C25" s="762"/>
+      <c r="E25" s="751"/>
+      <c r="F25" s="751"/>
+      <c r="H25" s="707"/>
     </row>
     <row r="26" spans="2:8" ht="15" customHeight="1">
-      <c r="B26" s="778"/>
-[...3 lines deleted...]
-      <c r="H26" s="718"/>
+      <c r="B26" s="762"/>
+      <c r="C26" s="762"/>
+      <c r="E26" s="751"/>
+      <c r="F26" s="751"/>
+      <c r="H26" s="707"/>
     </row>
     <row r="27" spans="2:8" ht="15" customHeight="1">
       <c r="C27" s="472"/>
-      <c r="E27" s="770"/>
-      <c r="F27" s="770"/>
+      <c r="E27" s="751"/>
+      <c r="F27" s="751"/>
       <c r="H27" s="426" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="28" spans="2:8" ht="15" customHeight="1">
-      <c r="E28" s="770"/>
-      <c r="F28" s="770"/>
+      <c r="E28" s="751"/>
+      <c r="F28" s="751"/>
       <c r="H28" s="473" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="29" spans="2:8" ht="15" customHeight="1">
-      <c r="E29" s="770"/>
-      <c r="F29" s="770"/>
+      <c r="E29" s="751"/>
+      <c r="F29" s="751"/>
       <c r="H29" s="473" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="30" spans="2:8" ht="15" customHeight="1">
-      <c r="E30" s="770"/>
-      <c r="F30" s="770"/>
+      <c r="E30" s="751"/>
+      <c r="F30" s="751"/>
       <c r="H30" s="473" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="31" spans="2:8" ht="15" customHeight="1">
-      <c r="E31" s="770"/>
-      <c r="F31" s="770"/>
+      <c r="E31" s="751"/>
+      <c r="F31" s="751"/>
       <c r="H31" s="473" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="32" spans="2:8" ht="15" customHeight="1">
-      <c r="E32" s="770"/>
-      <c r="F32" s="770"/>
+      <c r="E32" s="751"/>
+      <c r="F32" s="751"/>
       <c r="H32" s="473" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="33" spans="2:8" ht="15" customHeight="1">
-      <c r="E33" s="770"/>
-      <c r="F33" s="770"/>
+      <c r="E33" s="751"/>
+      <c r="F33" s="751"/>
     </row>
     <row r="34" spans="2:8" ht="15" customHeight="1">
-      <c r="E34" s="770"/>
-      <c r="F34" s="770"/>
+      <c r="E34" s="751"/>
+      <c r="F34" s="751"/>
     </row>
     <row r="35" spans="2:8" ht="15" customHeight="1">
-      <c r="E35" s="770"/>
-      <c r="F35" s="770"/>
+      <c r="E35" s="751"/>
+      <c r="F35" s="751"/>
     </row>
     <row r="36" spans="2:8" ht="15" customHeight="1">
-      <c r="E36" s="770"/>
-      <c r="F36" s="770"/>
+      <c r="E36" s="751"/>
+      <c r="F36" s="751"/>
     </row>
     <row r="37" spans="2:8" ht="15" customHeight="1">
-      <c r="E37" s="770"/>
-      <c r="F37" s="770"/>
+      <c r="E37" s="751"/>
+      <c r="F37" s="751"/>
     </row>
     <row r="38" spans="2:8" ht="30.75" customHeight="1">
-      <c r="E38" s="770"/>
-      <c r="F38" s="770"/>
+      <c r="E38" s="751"/>
+      <c r="F38" s="751"/>
     </row>
     <row r="43" spans="2:8">
       <c r="B43" s="443"/>
       <c r="C43" s="443"/>
       <c r="D43" s="443"/>
       <c r="E43" s="443"/>
       <c r="F43" s="443"/>
       <c r="G43" s="443"/>
       <c r="H43" s="443"/>
     </row>
     <row r="45" spans="2:8" ht="21">
-      <c r="B45" s="779" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="779"/>
+      <c r="B45" s="763" t="s">
+        <v>735</v>
+      </c>
+      <c r="C45" s="763"/>
     </row>
     <row r="46" spans="2:8" ht="15" customHeight="1">
-      <c r="B46" s="780" t="s">
-[...3 lines deleted...]
-      <c r="E46" s="721" t="s">
+      <c r="B46" s="764" t="s">
         <v>736</v>
       </c>
-      <c r="F46" s="721"/>
-      <c r="H46" s="771" t="s">
+      <c r="C46" s="764"/>
+      <c r="E46" s="692" t="s">
         <v>737</v>
       </c>
+      <c r="F46" s="692"/>
+      <c r="H46" s="752" t="s">
+        <v>738</v>
+      </c>
     </row>
     <row r="47" spans="2:8" ht="15" customHeight="1">
-      <c r="B47" s="780"/>
-      <c r="C47" s="780"/>
+      <c r="B47" s="764"/>
+      <c r="C47" s="764"/>
       <c r="E47" s="452"/>
       <c r="F47" s="452"/>
-      <c r="H47" s="771"/>
+      <c r="H47" s="752"/>
     </row>
     <row r="48" spans="2:8" ht="15" customHeight="1">
-      <c r="B48" s="780"/>
-      <c r="C48" s="780"/>
+      <c r="B48" s="764"/>
+      <c r="C48" s="764"/>
       <c r="E48" s="452"/>
       <c r="F48" s="452"/>
-      <c r="H48" s="771"/>
+      <c r="H48" s="752"/>
     </row>
     <row r="49" spans="2:8" ht="15" customHeight="1">
-      <c r="B49" s="780"/>
-      <c r="C49" s="780"/>
+      <c r="B49" s="764"/>
+      <c r="C49" s="764"/>
       <c r="E49" s="452"/>
       <c r="F49" s="452"/>
-      <c r="H49" s="771"/>
+      <c r="H49" s="752"/>
     </row>
     <row r="50" spans="2:8" ht="15" customHeight="1">
-      <c r="B50" s="780"/>
-      <c r="C50" s="780"/>
+      <c r="B50" s="764"/>
+      <c r="C50" s="764"/>
       <c r="E50" s="452"/>
       <c r="F50" s="452"/>
-      <c r="H50" s="771"/>
+      <c r="H50" s="752"/>
     </row>
     <row r="51" spans="2:8" ht="15.75" customHeight="1" thickBot="1">
       <c r="C51" s="475"/>
       <c r="E51" s="452"/>
       <c r="F51" s="452"/>
-      <c r="H51" s="771"/>
+      <c r="H51" s="752"/>
     </row>
     <row r="52" spans="2:8" ht="15" customHeight="1">
-      <c r="B52" s="774" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="756" t="s">
+      <c r="B52" s="755" t="s">
         <v>739</v>
+      </c>
+      <c r="C52" s="758" t="s">
+        <v>740</v>
       </c>
       <c r="E52" s="452"/>
       <c r="F52" s="452"/>
-      <c r="H52" s="771"/>
+      <c r="H52" s="752"/>
     </row>
     <row r="53" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B53" s="775"/>
-      <c r="C53" s="754"/>
+      <c r="B53" s="756"/>
+      <c r="C53" s="759"/>
       <c r="E53" s="452"/>
       <c r="F53" s="452"/>
-      <c r="H53" s="771"/>
+      <c r="H53" s="752"/>
     </row>
     <row r="54" spans="2:8" ht="15.75" customHeight="1" thickBot="1">
-      <c r="B54" s="776"/>
-      <c r="C54" s="755"/>
+      <c r="B54" s="757"/>
+      <c r="C54" s="760"/>
       <c r="E54" s="452"/>
       <c r="F54" s="452"/>
-      <c r="H54" s="771"/>
+      <c r="H54" s="752"/>
     </row>
     <row r="55" spans="2:8" ht="15" customHeight="1">
-      <c r="B55" s="774" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="756" t="s">
+      <c r="B55" s="755" t="s">
         <v>741</v>
+      </c>
+      <c r="C55" s="758" t="s">
+        <v>742</v>
       </c>
       <c r="E55" s="452"/>
       <c r="F55" s="452"/>
-      <c r="H55" s="771"/>
+      <c r="H55" s="752"/>
     </row>
     <row r="56" spans="2:8" ht="15" customHeight="1">
-      <c r="B56" s="775"/>
-      <c r="C56" s="754"/>
+      <c r="B56" s="756"/>
+      <c r="C56" s="759"/>
       <c r="E56" s="452"/>
       <c r="F56" s="452"/>
-      <c r="H56" s="743" t="s">
-        <v>742</v>
+      <c r="H56" s="765" t="s">
+        <v>743</v>
       </c>
     </row>
     <row r="57" spans="2:8" ht="15" customHeight="1">
-      <c r="B57" s="775"/>
-      <c r="C57" s="754"/>
+      <c r="B57" s="756"/>
+      <c r="C57" s="759"/>
       <c r="E57" s="452"/>
       <c r="F57" s="452"/>
-      <c r="H57" s="743"/>
+      <c r="H57" s="765"/>
     </row>
     <row r="58" spans="2:8" ht="15.75" customHeight="1" thickBot="1">
-      <c r="B58" s="776"/>
-      <c r="C58" s="755"/>
+      <c r="B58" s="757"/>
+      <c r="C58" s="760"/>
       <c r="E58" s="452"/>
       <c r="F58" s="452"/>
-      <c r="H58" s="743"/>
+      <c r="H58" s="765"/>
     </row>
     <row r="59" spans="2:8" ht="15" customHeight="1">
-      <c r="B59" s="761" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="756" t="s">
+      <c r="B59" s="780" t="s">
         <v>744</v>
+      </c>
+      <c r="C59" s="758" t="s">
+        <v>745</v>
       </c>
       <c r="E59" s="452"/>
       <c r="F59" s="452"/>
-      <c r="H59" s="743"/>
+      <c r="H59" s="765"/>
     </row>
     <row r="60" spans="2:8">
-      <c r="B60" s="752"/>
-[...5 lines deleted...]
-      <c r="H60" s="743"/>
+      <c r="B60" s="774"/>
+      <c r="C60" s="759"/>
+      <c r="E60" s="692" t="s">
+        <v>746</v>
+      </c>
+      <c r="F60" s="692"/>
+      <c r="H60" s="765"/>
     </row>
     <row r="61" spans="2:8" ht="15" customHeight="1">
-      <c r="B61" s="752"/>
-[...3 lines deleted...]
-      <c r="H61" s="743"/>
+      <c r="B61" s="774"/>
+      <c r="C61" s="759"/>
+      <c r="E61" s="692"/>
+      <c r="F61" s="692"/>
+      <c r="H61" s="765"/>
     </row>
     <row r="62" spans="2:8" ht="15" customHeight="1">
-      <c r="B62" s="752"/>
-[...3 lines deleted...]
-      <c r="H62" s="743"/>
+      <c r="B62" s="774"/>
+      <c r="C62" s="759"/>
+      <c r="E62" s="692"/>
+      <c r="F62" s="692"/>
+      <c r="H62" s="765"/>
     </row>
     <row r="63" spans="2:8" ht="15.75" customHeight="1" thickBot="1">
-      <c r="B63" s="752"/>
-[...3 lines deleted...]
-      <c r="H63" s="743"/>
+      <c r="B63" s="774"/>
+      <c r="C63" s="759"/>
+      <c r="E63" s="692"/>
+      <c r="F63" s="692"/>
+      <c r="H63" s="765"/>
     </row>
     <row r="64" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B64" s="761" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="756" t="s">
+      <c r="B64" s="780" t="s">
         <v>747</v>
       </c>
-      <c r="H64" s="743"/>
+      <c r="C64" s="758" t="s">
+        <v>748</v>
+      </c>
+      <c r="H64" s="765"/>
     </row>
     <row r="65" spans="2:8">
-      <c r="B65" s="752"/>
-[...5 lines deleted...]
-      <c r="H65" s="743"/>
+      <c r="B65" s="774"/>
+      <c r="C65" s="759"/>
+      <c r="E65" s="766" t="s">
+        <v>749</v>
+      </c>
+      <c r="F65" s="766"/>
+      <c r="H65" s="765"/>
     </row>
     <row r="66" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B66" s="752"/>
-[...3 lines deleted...]
-      <c r="H66" s="743"/>
+      <c r="B66" s="774"/>
+      <c r="C66" s="759"/>
+      <c r="E66" s="766"/>
+      <c r="F66" s="766"/>
+      <c r="H66" s="765"/>
     </row>
     <row r="67" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B67" s="752"/>
-[...3 lines deleted...]
-      <c r="H67" s="743"/>
+      <c r="B67" s="774"/>
+      <c r="C67" s="759"/>
+      <c r="E67" s="766"/>
+      <c r="F67" s="766"/>
+      <c r="H67" s="765"/>
     </row>
     <row r="68" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B68" s="752"/>
-[...3 lines deleted...]
-      <c r="H68" s="743"/>
+      <c r="B68" s="774"/>
+      <c r="C68" s="759"/>
+      <c r="E68" s="766"/>
+      <c r="F68" s="766"/>
+      <c r="H68" s="765"/>
     </row>
     <row r="69" spans="2:8" ht="15.75" thickBot="1">
-      <c r="B69" s="753"/>
-[...3 lines deleted...]
-      <c r="H69" s="743"/>
+      <c r="B69" s="775"/>
+      <c r="C69" s="760"/>
+      <c r="E69" s="766"/>
+      <c r="F69" s="766"/>
+      <c r="H69" s="765"/>
     </row>
     <row r="70" spans="2:8">
-      <c r="B70" s="752" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="754" t="s">
+      <c r="B70" s="774" t="s">
         <v>750</v>
       </c>
-      <c r="E70" s="744"/>
-      <c r="F70" s="744"/>
+      <c r="C70" s="759" t="s">
+        <v>751</v>
+      </c>
+      <c r="E70" s="766"/>
+      <c r="F70" s="766"/>
     </row>
     <row r="71" spans="2:8" ht="33" customHeight="1" thickBot="1">
-      <c r="B71" s="753"/>
-[...2 lines deleted...]
-      <c r="F71" s="745"/>
+      <c r="B71" s="775"/>
+      <c r="C71" s="760"/>
+      <c r="E71" s="767"/>
+      <c r="F71" s="767"/>
     </row>
     <row r="72" spans="2:8">
-      <c r="E72" s="749" t="s">
-[...2 lines deleted...]
-      <c r="F72" s="746" t="s">
+      <c r="E72" s="771" t="s">
         <v>752</v>
       </c>
+      <c r="F72" s="768" t="s">
+        <v>753</v>
+      </c>
     </row>
     <row r="73" spans="2:8">
-      <c r="B73" s="718" t="s">
-[...4 lines deleted...]
-      <c r="F73" s="747"/>
+      <c r="B73" s="707" t="s">
+        <v>754</v>
+      </c>
+      <c r="C73" s="707"/>
+      <c r="E73" s="772"/>
+      <c r="F73" s="769"/>
     </row>
     <row r="74" spans="2:8" ht="15" customHeight="1">
-      <c r="B74" s="718"/>
-[...2 lines deleted...]
-      <c r="F74" s="747"/>
+      <c r="B74" s="707"/>
+      <c r="C74" s="707"/>
+      <c r="E74" s="772"/>
+      <c r="F74" s="769"/>
     </row>
     <row r="75" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B75" s="718"/>
-[...2 lines deleted...]
-      <c r="F75" s="748"/>
+      <c r="B75" s="707"/>
+      <c r="C75" s="707"/>
+      <c r="E75" s="773"/>
+      <c r="F75" s="770"/>
     </row>
     <row r="76" spans="2:8" ht="48.75" customHeight="1" thickBot="1">
-      <c r="B76" s="718"/>
-      <c r="C76" s="718"/>
+      <c r="B76" s="707"/>
+      <c r="C76" s="707"/>
       <c r="E76" s="476" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F76" s="650" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="77" spans="2:8" ht="15" customHeight="1">
-      <c r="B77" s="718"/>
-[...4 lines deleted...]
-      <c r="F77" s="746" t="s">
+      <c r="B77" s="707"/>
+      <c r="C77" s="707"/>
+      <c r="E77" s="778" t="s">
         <v>757</v>
       </c>
+      <c r="F77" s="768" t="s">
+        <v>758</v>
+      </c>
     </row>
     <row r="78" spans="2:8" ht="15" customHeight="1" thickBot="1">
-      <c r="B78" s="718"/>
-[...2 lines deleted...]
-      <c r="F78" s="748"/>
+      <c r="B78" s="707"/>
+      <c r="C78" s="707"/>
+      <c r="E78" s="779"/>
+      <c r="F78" s="770"/>
     </row>
     <row r="79" spans="2:8" ht="15" customHeight="1">
-      <c r="B79" s="718"/>
-[...4 lines deleted...]
-      <c r="F79" s="765" t="s">
+      <c r="B79" s="707"/>
+      <c r="C79" s="707"/>
+      <c r="E79" s="743" t="s">
         <v>759</v>
       </c>
+      <c r="F79" s="746" t="s">
+        <v>760</v>
+      </c>
     </row>
     <row r="80" spans="2:8">
-      <c r="B80" s="718"/>
-[...2 lines deleted...]
-      <c r="F80" s="767"/>
+      <c r="B80" s="707"/>
+      <c r="C80" s="707"/>
+      <c r="E80" s="744"/>
+      <c r="F80" s="748"/>
     </row>
     <row r="81" spans="2:6" ht="15.75" thickBot="1">
-      <c r="B81" s="718"/>
-[...2 lines deleted...]
-      <c r="F81" s="766"/>
+      <c r="B81" s="707"/>
+      <c r="C81" s="707"/>
+      <c r="E81" s="745"/>
+      <c r="F81" s="747"/>
     </row>
     <row r="82" spans="2:6" ht="15.75" thickBot="1">
-      <c r="B82" s="718"/>
-      <c r="C82" s="718"/>
+      <c r="B82" s="707"/>
+      <c r="C82" s="707"/>
       <c r="E82" s="478" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="F82" s="765" t="s">
         <v>761</v>
       </c>
+      <c r="F82" s="746" t="s">
+        <v>762</v>
+      </c>
     </row>
     <row r="83" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
-      <c r="B83" s="718"/>
-      <c r="C83" s="718"/>
+      <c r="B83" s="707"/>
+      <c r="C83" s="707"/>
       <c r="E83" s="475"/>
-      <c r="F83" s="766"/>
+      <c r="F83" s="747"/>
     </row>
     <row r="84" spans="2:6" ht="15.75" thickBot="1">
-      <c r="B84" s="718"/>
-      <c r="C84" s="718"/>
+      <c r="B84" s="707"/>
+      <c r="C84" s="707"/>
       <c r="E84" s="479" t="s">
-        <v>762</v>
-[...1 lines deleted...]
-      <c r="F84" s="757" t="s">
         <v>763</v>
+      </c>
+      <c r="F84" s="776" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="85" spans="2:6" ht="15.75" thickBot="1">
       <c r="E85" s="477"/>
-      <c r="F85" s="758"/>
+      <c r="F85" s="777"/>
     </row>
     <row r="86" spans="2:6" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="32">
+    <mergeCell ref="H56:H69"/>
+    <mergeCell ref="E65:F71"/>
+    <mergeCell ref="B73:C84"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="F72:F75"/>
+    <mergeCell ref="E72:E75"/>
+    <mergeCell ref="E60:F63"/>
+    <mergeCell ref="B70:B71"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="C64:C69"/>
+    <mergeCell ref="F84:F85"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="F77:F78"/>
+    <mergeCell ref="C59:C63"/>
+    <mergeCell ref="B59:B63"/>
+    <mergeCell ref="B64:B69"/>
     <mergeCell ref="E79:E81"/>
     <mergeCell ref="F82:F83"/>
     <mergeCell ref="F79:F81"/>
     <mergeCell ref="H2:H12"/>
     <mergeCell ref="H15:H26"/>
     <mergeCell ref="E15:F38"/>
     <mergeCell ref="H46:H55"/>
     <mergeCell ref="B2:F12"/>
     <mergeCell ref="B55:B58"/>
     <mergeCell ref="C55:C58"/>
     <mergeCell ref="C52:C54"/>
     <mergeCell ref="B52:B54"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C26"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C50"/>
-    <mergeCell ref="H56:H69"/>
-[...14 lines deleted...]
-    <mergeCell ref="B64:B69"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H28" r:id="rId1" display="https://www.sapowernetworks.com.au/public/download.jsp?id=324016" xr:uid="{AE99A834-C6F6-480D-9459-1961EDB2788E}"/>
     <hyperlink ref="H29" r:id="rId2" display="https://www.escosa.sa.gov.au/industry/electricity/codes-guidelines/codes" xr:uid="{34B319B5-5BD1-4BFF-9156-CAB0444A24DD}"/>
     <hyperlink ref="H30" r:id="rId3" display="https://www.escosa.sa.gov.au/industry/electricity/codes-guidelines/guidelines" xr:uid="{26A66476-7F6C-4C97-8BA6-AE76470DD31A}"/>
     <hyperlink ref="H31" r:id="rId4" display="https://www.sapowernetworks.com.au/public/download.jsp?id=309684" xr:uid="{04BF7895-14A7-40D9-8EF7-3E7419EE5D32}"/>
     <hyperlink ref="H32" r:id="rId5" display="https://www.sapowernetworks.com.au/public/download.jsp?id=311080" xr:uid="{C4B439BA-0C10-4848-909F-8B975FC6AA86}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FE8495E-182E-4C9F-A487-A4B992EEA963}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="B1:I106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3"/>
     <col min="3" max="4" width="9" style="3" customWidth="1"/>
     <col min="5" max="5" width="2.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="4.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="49.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="89.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="59.42578125" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="59.85" customHeight="1">
       <c r="B1" s="612" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C1" s="612"/>
       <c r="D1" s="612"/>
       <c r="E1" s="612"/>
       <c r="F1" s="613"/>
       <c r="G1" s="612"/>
       <c r="H1" s="612"/>
       <c r="I1" s="614"/>
     </row>
     <row r="2" spans="2:9" ht="43.5" customHeight="1">
-      <c r="B2" s="782" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="784" t="s">
+      <c r="B2" s="793" t="s">
         <v>766</v>
       </c>
-      <c r="G2" s="784"/>
-[...1 lines deleted...]
-      <c r="I2" s="784"/>
+      <c r="C2" s="793"/>
+      <c r="D2" s="793"/>
+      <c r="E2" s="793"/>
+      <c r="F2" s="795" t="s">
+        <v>767</v>
+      </c>
+      <c r="G2" s="795"/>
+      <c r="H2" s="795"/>
+      <c r="I2" s="795"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
-      <c r="B3" s="783" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="784" t="s">
+      <c r="B3" s="794" t="s">
         <v>768</v>
       </c>
-      <c r="G3" s="784"/>
-[...1 lines deleted...]
-      <c r="I3" s="784"/>
+      <c r="C3" s="794"/>
+      <c r="D3" s="794"/>
+      <c r="E3" s="794"/>
+      <c r="F3" s="795" t="s">
+        <v>769</v>
+      </c>
+      <c r="G3" s="795"/>
+      <c r="H3" s="795"/>
+      <c r="I3" s="795"/>
     </row>
     <row r="4" spans="2:9" ht="10.5" customHeight="1">
       <c r="B4" s="615"/>
       <c r="C4" s="615"/>
       <c r="D4" s="615"/>
       <c r="E4" s="615"/>
       <c r="F4" s="615"/>
       <c r="G4" s="615"/>
       <c r="H4" s="645"/>
     </row>
     <row r="5" spans="2:9" s="19" customFormat="1" ht="30" customHeight="1">
-      <c r="B5" s="781" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="781"/>
+      <c r="B5" s="792" t="s">
+        <v>770</v>
+      </c>
+      <c r="C5" s="792"/>
+      <c r="D5" s="792"/>
+      <c r="E5" s="792"/>
+      <c r="F5" s="792"/>
       <c r="G5" s="603" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H5" s="602" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="I5" s="602" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="6" spans="2:9" ht="82.9" customHeight="1">
       <c r="B6" s="785" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C6" s="785"/>
       <c r="D6" s="785"/>
       <c r="E6" s="785"/>
       <c r="F6" s="785"/>
       <c r="G6" s="653" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H6" s="584" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="I6" s="590" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="7" spans="2:9" ht="45">
-      <c r="B7" s="786"/>
-[...3 lines deleted...]
-      <c r="F7" s="786"/>
+      <c r="B7" s="787"/>
+      <c r="C7" s="787"/>
+      <c r="D7" s="787"/>
+      <c r="E7" s="787"/>
+      <c r="F7" s="787"/>
       <c r="G7" s="654" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H7" s="556" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="I7" s="557" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="62.65" customHeight="1">
-      <c r="B8" s="786"/>
-[...3 lines deleted...]
-      <c r="F8" s="786"/>
+      <c r="B8" s="787"/>
+      <c r="C8" s="787"/>
+      <c r="D8" s="787"/>
+      <c r="E8" s="787"/>
+      <c r="F8" s="787"/>
       <c r="G8" s="654" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H8" s="556" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="I8" s="557" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="73.5" customHeight="1">
-      <c r="B9" s="786"/>
-[...3 lines deleted...]
-      <c r="F9" s="786"/>
+      <c r="B9" s="787"/>
+      <c r="C9" s="787"/>
+      <c r="D9" s="787"/>
+      <c r="E9" s="787"/>
+      <c r="F9" s="787"/>
       <c r="G9" s="654" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H9" s="558" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="I9" s="559"/>
     </row>
     <row r="10" spans="2:9" ht="76.5" customHeight="1">
-      <c r="B10" s="786"/>
-[...3 lines deleted...]
-      <c r="F10" s="786"/>
+      <c r="B10" s="787"/>
+      <c r="C10" s="787"/>
+      <c r="D10" s="787"/>
+      <c r="E10" s="787"/>
+      <c r="F10" s="787"/>
       <c r="G10" s="654" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H10" s="556" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="I10" s="559"/>
     </row>
     <row r="11" spans="2:9" ht="56.45" customHeight="1">
-      <c r="B11" s="786"/>
-[...3 lines deleted...]
-      <c r="F11" s="786"/>
+      <c r="B11" s="787"/>
+      <c r="C11" s="787"/>
+      <c r="D11" s="787"/>
+      <c r="E11" s="787"/>
+      <c r="F11" s="787"/>
       <c r="G11" s="654" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H11" s="556" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="I11" s="557" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="25.15" customHeight="1">
-      <c r="B12" s="786"/>
-[...3 lines deleted...]
-      <c r="F12" s="786"/>
+      <c r="B12" s="787"/>
+      <c r="C12" s="787"/>
+      <c r="D12" s="787"/>
+      <c r="E12" s="787"/>
+      <c r="F12" s="787"/>
       <c r="G12" s="654" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H12" s="558" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="I12" s="559"/>
     </row>
     <row r="13" spans="2:9" ht="93.95" customHeight="1">
-      <c r="B13" s="786"/>
-[...3 lines deleted...]
-      <c r="F13" s="786"/>
+      <c r="B13" s="787"/>
+      <c r="C13" s="787"/>
+      <c r="D13" s="787"/>
+      <c r="E13" s="787"/>
+      <c r="F13" s="787"/>
       <c r="G13" s="654" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H13" s="558" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="I13" s="559"/>
     </row>
     <row r="14" spans="2:9" ht="62.45" customHeight="1">
-      <c r="B14" s="786"/>
-[...3 lines deleted...]
-      <c r="F14" s="786"/>
+      <c r="B14" s="787"/>
+      <c r="C14" s="787"/>
+      <c r="D14" s="787"/>
+      <c r="E14" s="787"/>
+      <c r="F14" s="787"/>
       <c r="G14" s="654" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="H14" s="556" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="I14" s="560" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="30">
-      <c r="B15" s="786"/>
-[...3 lines deleted...]
-      <c r="F15" s="786"/>
+      <c r="B15" s="787"/>
+      <c r="C15" s="787"/>
+      <c r="D15" s="787"/>
+      <c r="E15" s="787"/>
+      <c r="F15" s="787"/>
       <c r="G15" s="655" t="s">
+        <v>798</v>
+      </c>
+      <c r="H15" s="556" t="s">
+        <v>799</v>
+      </c>
+      <c r="I15" s="560" t="s">
         <v>797</v>
       </c>
-      <c r="H15" s="556" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="2:9" ht="28.5" customHeight="1">
-      <c r="B16" s="786"/>
-[...3 lines deleted...]
-      <c r="F16" s="786"/>
+      <c r="B16" s="787"/>
+      <c r="C16" s="787"/>
+      <c r="D16" s="787"/>
+      <c r="E16" s="787"/>
+      <c r="F16" s="787"/>
       <c r="G16" s="655" t="s">
+        <v>800</v>
+      </c>
+      <c r="H16" s="556" t="s">
+        <v>801</v>
+      </c>
+      <c r="I16" s="561" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" ht="82.5" customHeight="1">
+      <c r="B17" s="787"/>
+      <c r="C17" s="787"/>
+      <c r="D17" s="787"/>
+      <c r="E17" s="787"/>
+      <c r="F17" s="787"/>
+      <c r="G17" s="655" t="s">
+        <v>803</v>
+      </c>
+      <c r="H17" s="556" t="s">
+        <v>804</v>
+      </c>
+      <c r="I17" s="560" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" ht="33.75">
+      <c r="B18" s="787"/>
+      <c r="C18" s="787"/>
+      <c r="D18" s="787"/>
+      <c r="E18" s="787"/>
+      <c r="F18" s="787"/>
+      <c r="G18" s="655" t="s">
+        <v>806</v>
+      </c>
+      <c r="H18" s="556" t="s">
         <v>799</v>
       </c>
-      <c r="H16" s="556" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="I18" s="560" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B19" s="786"/>
-[...3 lines deleted...]
-      <c r="F19" s="786"/>
+      <c r="B19" s="787"/>
+      <c r="C19" s="787"/>
+      <c r="D19" s="787"/>
+      <c r="E19" s="787"/>
+      <c r="F19" s="787"/>
       <c r="G19" s="655" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H19" s="556" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="I19" s="562" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="16.5" customHeight="1">
-      <c r="B20" s="786"/>
-[...3 lines deleted...]
-      <c r="F20" s="786"/>
+      <c r="B20" s="787"/>
+      <c r="C20" s="787"/>
+      <c r="D20" s="787"/>
+      <c r="E20" s="787"/>
+      <c r="F20" s="787"/>
       <c r="G20" s="656" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="H20" s="563"/>
       <c r="I20" s="564"/>
     </row>
     <row r="21" spans="2:9" ht="18" customHeight="1">
-      <c r="B21" s="786"/>
-[...3 lines deleted...]
-      <c r="F21" s="786"/>
+      <c r="B21" s="787"/>
+      <c r="C21" s="787"/>
+      <c r="D21" s="787"/>
+      <c r="E21" s="787"/>
+      <c r="F21" s="787"/>
       <c r="G21" s="656" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="H21" s="563"/>
       <c r="I21" s="564"/>
     </row>
     <row r="22" spans="2:9" ht="30">
-      <c r="B22" s="786"/>
-[...3 lines deleted...]
-      <c r="F22" s="786"/>
+      <c r="B22" s="787"/>
+      <c r="C22" s="787"/>
+      <c r="D22" s="787"/>
+      <c r="E22" s="787"/>
+      <c r="F22" s="787"/>
       <c r="G22" s="656" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="H22" s="563"/>
       <c r="I22" s="564"/>
     </row>
     <row r="23" spans="2:9" ht="30">
-      <c r="B23" s="786"/>
-[...3 lines deleted...]
-      <c r="F23" s="786"/>
+      <c r="B23" s="787"/>
+      <c r="C23" s="787"/>
+      <c r="D23" s="787"/>
+      <c r="E23" s="787"/>
+      <c r="F23" s="787"/>
       <c r="G23" s="656" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H23" s="563"/>
       <c r="I23" s="559"/>
     </row>
     <row r="24" spans="2:9" ht="45">
-      <c r="B24" s="786"/>
-[...3 lines deleted...]
-      <c r="F24" s="786"/>
+      <c r="B24" s="787"/>
+      <c r="C24" s="787"/>
+      <c r="D24" s="787"/>
+      <c r="E24" s="787"/>
+      <c r="F24" s="787"/>
       <c r="G24" s="655" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="H24" s="565" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="I24" s="557"/>
     </row>
     <row r="25" spans="2:9" ht="45">
-      <c r="B25" s="786"/>
-[...3 lines deleted...]
-      <c r="F25" s="786"/>
+      <c r="B25" s="787"/>
+      <c r="C25" s="787"/>
+      <c r="D25" s="787"/>
+      <c r="E25" s="787"/>
+      <c r="F25" s="787"/>
       <c r="G25" s="655" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H25" s="565" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="I25" s="557"/>
     </row>
     <row r="26" spans="2:9">
-      <c r="B26" s="786"/>
-[...3 lines deleted...]
-      <c r="F26" s="786"/>
+      <c r="B26" s="787"/>
+      <c r="C26" s="787"/>
+      <c r="D26" s="787"/>
+      <c r="E26" s="787"/>
+      <c r="F26" s="787"/>
       <c r="G26" s="657" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="H26" s="566"/>
       <c r="I26" s="567"/>
     </row>
     <row r="27" spans="2:9" ht="63.95" customHeight="1">
-      <c r="B27" s="786"/>
-[...3 lines deleted...]
-      <c r="F27" s="786"/>
+      <c r="B27" s="787"/>
+      <c r="C27" s="787"/>
+      <c r="D27" s="787"/>
+      <c r="E27" s="787"/>
+      <c r="F27" s="787"/>
       <c r="G27" s="655" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H27" s="568" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="I27" s="569" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="28" spans="2:9" ht="24.6" customHeight="1">
-      <c r="B28" s="786"/>
-[...3 lines deleted...]
-      <c r="F28" s="786"/>
+      <c r="B28" s="787"/>
+      <c r="C28" s="787"/>
+      <c r="D28" s="787"/>
+      <c r="E28" s="787"/>
+      <c r="F28" s="787"/>
       <c r="G28" s="655" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="H28" s="570" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="I28" s="569"/>
     </row>
     <row r="29" spans="2:9" ht="24.95" customHeight="1">
-      <c r="B29" s="786"/>
-[...3 lines deleted...]
-      <c r="F29" s="786"/>
+      <c r="B29" s="787"/>
+      <c r="C29" s="787"/>
+      <c r="D29" s="787"/>
+      <c r="E29" s="787"/>
+      <c r="F29" s="787"/>
       <c r="G29" s="655" t="s">
+        <v>825</v>
+      </c>
+      <c r="H29" s="570" t="s">
         <v>824</v>
       </c>
-      <c r="H29" s="570" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="557"/>
     </row>
     <row r="30" spans="2:9" ht="25.5" customHeight="1">
-      <c r="B30" s="786"/>
-[...3 lines deleted...]
-      <c r="F30" s="786"/>
+      <c r="B30" s="787"/>
+      <c r="C30" s="787"/>
+      <c r="D30" s="787"/>
+      <c r="E30" s="787"/>
+      <c r="F30" s="787"/>
       <c r="G30" s="655" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H30" s="570" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="I30" s="557"/>
     </row>
     <row r="31" spans="2:9" ht="30.6" customHeight="1">
-      <c r="B31" s="786"/>
-[...3 lines deleted...]
-      <c r="F31" s="786"/>
+      <c r="B31" s="787"/>
+      <c r="C31" s="787"/>
+      <c r="D31" s="787"/>
+      <c r="E31" s="787"/>
+      <c r="F31" s="787"/>
       <c r="G31" s="655" t="s">
+        <v>828</v>
+      </c>
+      <c r="H31" s="570" t="s">
         <v>827</v>
       </c>
-      <c r="H31" s="570" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I31" s="557"/>
     </row>
     <row r="32" spans="2:9" ht="21" customHeight="1">
-      <c r="B32" s="786"/>
-[...3 lines deleted...]
-      <c r="F32" s="786"/>
+      <c r="B32" s="787"/>
+      <c r="C32" s="787"/>
+      <c r="D32" s="787"/>
+      <c r="E32" s="787"/>
+      <c r="F32" s="787"/>
       <c r="G32" s="655" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="H32" s="556" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="I32" s="557"/>
     </row>
     <row r="33" spans="2:9" ht="215.25" customHeight="1">
-      <c r="B33" s="786"/>
-[...3 lines deleted...]
-      <c r="F33" s="786"/>
+      <c r="B33" s="787"/>
+      <c r="C33" s="787"/>
+      <c r="D33" s="787"/>
+      <c r="E33" s="787"/>
+      <c r="F33" s="787"/>
       <c r="G33" s="655" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H33" s="568" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="I33" s="559"/>
     </row>
     <row r="34" spans="2:9" ht="70.900000000000006" customHeight="1">
-      <c r="B34" s="786"/>
-[...3 lines deleted...]
-      <c r="F34" s="786"/>
+      <c r="B34" s="787"/>
+      <c r="C34" s="787"/>
+      <c r="D34" s="787"/>
+      <c r="E34" s="787"/>
+      <c r="F34" s="787"/>
       <c r="G34" s="655" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H34" s="556" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="I34" s="560" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="58.5" customHeight="1">
-      <c r="B35" s="787"/>
-[...3 lines deleted...]
-      <c r="F35" s="787"/>
+      <c r="B35" s="782"/>
+      <c r="C35" s="782"/>
+      <c r="D35" s="782"/>
+      <c r="E35" s="782"/>
+      <c r="F35" s="782"/>
       <c r="G35" s="658" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H35" s="604" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="I35" s="605"/>
     </row>
     <row r="36" spans="2:9" ht="30.6" customHeight="1">
-      <c r="B36" s="788" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="788"/>
+      <c r="B36" s="789" t="s">
+        <v>838</v>
+      </c>
+      <c r="C36" s="789"/>
+      <c r="D36" s="789"/>
+      <c r="E36" s="789"/>
+      <c r="F36" s="789"/>
       <c r="G36" s="659" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="H36" s="600" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="I36" s="587" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="363" customHeight="1">
-      <c r="B37" s="789"/>
-[...3 lines deleted...]
-      <c r="F37" s="789"/>
+      <c r="B37" s="790"/>
+      <c r="C37" s="790"/>
+      <c r="D37" s="790"/>
+      <c r="E37" s="790"/>
+      <c r="F37" s="790"/>
       <c r="G37" s="660" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H37" s="616" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="I37" s="557"/>
     </row>
     <row r="38" spans="2:9" ht="33" customHeight="1">
-      <c r="B38" s="790"/>
-[...3 lines deleted...]
-      <c r="F38" s="790"/>
+      <c r="B38" s="791"/>
+      <c r="C38" s="791"/>
+      <c r="D38" s="791"/>
+      <c r="E38" s="791"/>
+      <c r="F38" s="791"/>
       <c r="G38" s="661" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H38" s="601" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="I38" s="579"/>
     </row>
     <row r="39" spans="2:9" ht="102.6" customHeight="1">
       <c r="B39" s="785" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C39" s="785"/>
       <c r="D39" s="785"/>
       <c r="E39" s="785"/>
       <c r="F39" s="785"/>
       <c r="G39" s="662" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="H39" s="584" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="I39" s="590"/>
     </row>
     <row r="40" spans="2:9" ht="51" customHeight="1">
-      <c r="B40" s="787"/>
-[...3 lines deleted...]
-      <c r="F40" s="787"/>
+      <c r="B40" s="782"/>
+      <c r="C40" s="782"/>
+      <c r="D40" s="782"/>
+      <c r="E40" s="782"/>
+      <c r="F40" s="782"/>
       <c r="G40" s="661" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="H40" s="599" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="I40" s="579"/>
     </row>
     <row r="41" spans="2:9" ht="159.94999999999999" customHeight="1">
       <c r="B41" s="785" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C41" s="785"/>
       <c r="D41" s="785"/>
       <c r="E41" s="785"/>
       <c r="F41" s="785"/>
       <c r="G41" s="662" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H41" s="584" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="I41" s="597" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="42" spans="2:9" ht="65.099999999999994" customHeight="1">
-      <c r="B42" s="787"/>
-[...3 lines deleted...]
-      <c r="F42" s="787"/>
+      <c r="B42" s="782"/>
+      <c r="C42" s="782"/>
+      <c r="D42" s="782"/>
+      <c r="E42" s="782"/>
+      <c r="F42" s="782"/>
       <c r="G42" s="661" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="H42" s="578" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="I42" s="598"/>
     </row>
     <row r="43" spans="2:9" ht="56.1" customHeight="1">
-      <c r="B43" s="791" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="791"/>
+      <c r="B43" s="784" t="s">
+        <v>857</v>
+      </c>
+      <c r="C43" s="784"/>
+      <c r="D43" s="784"/>
+      <c r="E43" s="784"/>
+      <c r="F43" s="784"/>
       <c r="G43" s="663" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H43" s="551" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="I43" s="554" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="44" spans="2:9" ht="72" customHeight="1">
       <c r="B44" s="785" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C44" s="785"/>
       <c r="D44" s="785"/>
       <c r="E44" s="785"/>
       <c r="F44" s="785"/>
       <c r="G44" s="662" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H44" s="584" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I44" s="589"/>
     </row>
     <row r="45" spans="2:9" ht="79.5" customHeight="1">
-      <c r="B45" s="786"/>
-[...3 lines deleted...]
-      <c r="F45" s="786"/>
+      <c r="B45" s="787"/>
+      <c r="C45" s="787"/>
+      <c r="D45" s="787"/>
+      <c r="E45" s="787"/>
+      <c r="F45" s="787"/>
       <c r="G45" s="664" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="H45" s="556" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="I45" s="571"/>
     </row>
     <row r="46" spans="2:9" ht="30.75" customHeight="1">
-      <c r="B46" s="787"/>
-[...3 lines deleted...]
-      <c r="F46" s="787"/>
+      <c r="B46" s="782"/>
+      <c r="C46" s="782"/>
+      <c r="D46" s="782"/>
+      <c r="E46" s="782"/>
+      <c r="F46" s="782"/>
       <c r="G46" s="661" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="H46" s="578" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="I46" s="596"/>
     </row>
     <row r="47" spans="2:9" ht="30">
-      <c r="B47" s="791" t="s">
-[...5 lines deleted...]
-      <c r="F47" s="791"/>
+      <c r="B47" s="784" t="s">
+        <v>868</v>
+      </c>
+      <c r="C47" s="784"/>
+      <c r="D47" s="784"/>
+      <c r="E47" s="784"/>
+      <c r="F47" s="784"/>
       <c r="G47" s="665" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H47" s="551" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="I47" s="555"/>
     </row>
     <row r="48" spans="2:9" ht="24.6" customHeight="1">
       <c r="B48" s="785" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C48" s="785"/>
       <c r="D48" s="785"/>
       <c r="E48" s="785"/>
       <c r="F48" s="785"/>
       <c r="G48" s="662" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="H48" s="584" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="I48" s="595"/>
     </row>
     <row r="49" spans="2:9" ht="29.1" customHeight="1">
-      <c r="B49" s="786"/>
-[...3 lines deleted...]
-      <c r="F49" s="786"/>
+      <c r="B49" s="787"/>
+      <c r="C49" s="787"/>
+      <c r="D49" s="787"/>
+      <c r="E49" s="787"/>
+      <c r="F49" s="787"/>
       <c r="G49" s="654" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H49" s="556" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="I49" s="571"/>
     </row>
     <row r="50" spans="2:9" ht="17.25" customHeight="1">
-      <c r="B50" s="786"/>
-[...3 lines deleted...]
-      <c r="F50" s="786"/>
+      <c r="B50" s="787"/>
+      <c r="C50" s="787"/>
+      <c r="D50" s="787"/>
+      <c r="E50" s="787"/>
+      <c r="F50" s="787"/>
       <c r="G50" s="664" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="H50" s="572" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="I50" s="571"/>
     </row>
     <row r="51" spans="2:9" ht="48" customHeight="1">
-      <c r="B51" s="786"/>
-[...3 lines deleted...]
-      <c r="F51" s="786"/>
+      <c r="B51" s="787"/>
+      <c r="C51" s="787"/>
+      <c r="D51" s="787"/>
+      <c r="E51" s="787"/>
+      <c r="F51" s="787"/>
       <c r="G51" s="664" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H51" s="556" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="I51" s="571"/>
     </row>
     <row r="52" spans="2:9" ht="30">
-      <c r="B52" s="787"/>
-[...3 lines deleted...]
-      <c r="F52" s="787"/>
+      <c r="B52" s="782"/>
+      <c r="C52" s="782"/>
+      <c r="D52" s="782"/>
+      <c r="E52" s="782"/>
+      <c r="F52" s="782"/>
       <c r="G52" s="666" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H52" s="591"/>
       <c r="I52" s="592"/>
     </row>
     <row r="53" spans="2:9">
       <c r="B53" s="785" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C53" s="785"/>
       <c r="D53" s="785"/>
       <c r="E53" s="785"/>
       <c r="F53" s="785"/>
       <c r="G53" s="667" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H53" s="593"/>
       <c r="I53" s="594"/>
     </row>
     <row r="54" spans="2:9" ht="30">
-      <c r="B54" s="786"/>
-[...3 lines deleted...]
-      <c r="F54" s="786"/>
+      <c r="B54" s="787"/>
+      <c r="C54" s="787"/>
+      <c r="D54" s="787"/>
+      <c r="E54" s="787"/>
+      <c r="F54" s="787"/>
       <c r="G54" s="668" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H54" s="566"/>
       <c r="I54" s="567"/>
     </row>
     <row r="55" spans="2:9">
-      <c r="B55" s="786"/>
-[...3 lines deleted...]
-      <c r="F55" s="786"/>
+      <c r="B55" s="787"/>
+      <c r="C55" s="787"/>
+      <c r="D55" s="787"/>
+      <c r="E55" s="787"/>
+      <c r="F55" s="787"/>
       <c r="G55" s="668" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="H55" s="566"/>
       <c r="I55" s="567"/>
     </row>
     <row r="56" spans="2:9">
-      <c r="B56" s="786"/>
-[...3 lines deleted...]
-      <c r="F56" s="786"/>
+      <c r="B56" s="787"/>
+      <c r="C56" s="787"/>
+      <c r="D56" s="787"/>
+      <c r="E56" s="787"/>
+      <c r="F56" s="787"/>
       <c r="G56" s="668" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="H56" s="566"/>
       <c r="I56" s="567"/>
     </row>
     <row r="57" spans="2:9" ht="18" customHeight="1">
-      <c r="B57" s="787"/>
-[...3 lines deleted...]
-      <c r="F57" s="787"/>
+      <c r="B57" s="782"/>
+      <c r="C57" s="782"/>
+      <c r="D57" s="782"/>
+      <c r="E57" s="782"/>
+      <c r="F57" s="782"/>
       <c r="G57" s="661" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H57" s="578" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="I57" s="579"/>
     </row>
     <row r="58" spans="2:9" ht="45">
       <c r="B58" s="785" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C58" s="785"/>
       <c r="D58" s="785"/>
       <c r="E58" s="785"/>
       <c r="F58" s="785"/>
       <c r="G58" s="662" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H58" s="584" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="I58" s="590"/>
     </row>
     <row r="59" spans="2:9" ht="38.1" customHeight="1">
-      <c r="B59" s="786"/>
-[...3 lines deleted...]
-      <c r="F59" s="786"/>
+      <c r="B59" s="787"/>
+      <c r="C59" s="787"/>
+      <c r="D59" s="787"/>
+      <c r="E59" s="787"/>
+      <c r="F59" s="787"/>
       <c r="G59" s="664" t="s">
+        <v>891</v>
+      </c>
+      <c r="H59" s="556" t="s">
         <v>890</v>
       </c>
-      <c r="H59" s="556" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I59" s="557"/>
     </row>
     <row r="60" spans="2:9">
-      <c r="B60" s="786"/>
-[...3 lines deleted...]
-      <c r="F60" s="786"/>
+      <c r="B60" s="787"/>
+      <c r="C60" s="787"/>
+      <c r="D60" s="787"/>
+      <c r="E60" s="787"/>
+      <c r="F60" s="787"/>
       <c r="G60" s="664" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H60" s="556" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="I60" s="557"/>
     </row>
     <row r="61" spans="2:9" ht="45" customHeight="1">
-      <c r="B61" s="787"/>
-[...3 lines deleted...]
-      <c r="F61" s="787"/>
+      <c r="B61" s="782"/>
+      <c r="C61" s="782"/>
+      <c r="D61" s="782"/>
+      <c r="E61" s="782"/>
+      <c r="F61" s="782"/>
       <c r="G61" s="661" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H61" s="578" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="I61" s="579"/>
     </row>
     <row r="62" spans="2:9" ht="36.6" customHeight="1">
       <c r="B62" s="785" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C62" s="785"/>
       <c r="D62" s="785"/>
       <c r="E62" s="785"/>
       <c r="F62" s="785"/>
       <c r="G62" s="662" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="H62" s="584" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="I62" s="590"/>
     </row>
     <row r="63" spans="2:9">
-      <c r="B63" s="786"/>
-[...3 lines deleted...]
-      <c r="F63" s="786"/>
+      <c r="B63" s="787"/>
+      <c r="C63" s="787"/>
+      <c r="D63" s="787"/>
+      <c r="E63" s="787"/>
+      <c r="F63" s="787"/>
       <c r="G63" s="669" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H63" s="556" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="I63" s="557"/>
     </row>
     <row r="64" spans="2:9" ht="30">
-      <c r="B64" s="786"/>
-[...3 lines deleted...]
-      <c r="F64" s="786"/>
+      <c r="B64" s="787"/>
+      <c r="C64" s="787"/>
+      <c r="D64" s="787"/>
+      <c r="E64" s="787"/>
+      <c r="F64" s="787"/>
       <c r="G64" s="664" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H64" s="556" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="I64" s="557"/>
     </row>
     <row r="65" spans="2:9" ht="20.25" customHeight="1">
-      <c r="B65" s="786"/>
-[...3 lines deleted...]
-      <c r="F65" s="786"/>
+      <c r="B65" s="787"/>
+      <c r="C65" s="787"/>
+      <c r="D65" s="787"/>
+      <c r="E65" s="787"/>
+      <c r="F65" s="787"/>
       <c r="G65" s="664" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H65" s="556" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I65" s="557"/>
     </row>
     <row r="66" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B66" s="786"/>
-[...3 lines deleted...]
-      <c r="F66" s="786"/>
+      <c r="B66" s="787"/>
+      <c r="C66" s="787"/>
+      <c r="D66" s="787"/>
+      <c r="E66" s="787"/>
+      <c r="F66" s="787"/>
       <c r="G66" s="664" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="H66" s="556" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="I66" s="557"/>
     </row>
     <row r="67" spans="2:9" ht="31.5" customHeight="1">
-      <c r="B67" s="786"/>
-[...3 lines deleted...]
-      <c r="F67" s="786"/>
+      <c r="B67" s="787"/>
+      <c r="C67" s="787"/>
+      <c r="D67" s="787"/>
+      <c r="E67" s="787"/>
+      <c r="F67" s="787"/>
       <c r="G67" s="664" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="H67" s="556" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I67" s="557"/>
     </row>
     <row r="68" spans="2:9" ht="30">
-      <c r="B68" s="787"/>
-[...3 lines deleted...]
-      <c r="F68" s="787"/>
+      <c r="B68" s="782"/>
+      <c r="C68" s="782"/>
+      <c r="D68" s="782"/>
+      <c r="E68" s="782"/>
+      <c r="F68" s="782"/>
       <c r="G68" s="661" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H68" s="578" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="I68" s="579"/>
     </row>
     <row r="69" spans="2:9" ht="44.25" customHeight="1">
       <c r="B69" s="785" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C69" s="785"/>
       <c r="D69" s="785"/>
       <c r="E69" s="785"/>
       <c r="F69" s="785"/>
       <c r="G69" s="662" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H69" s="584" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="I69" s="590"/>
     </row>
     <row r="70" spans="2:9" ht="30">
-      <c r="B70" s="786"/>
-[...3 lines deleted...]
-      <c r="F70" s="786"/>
+      <c r="B70" s="787"/>
+      <c r="C70" s="787"/>
+      <c r="D70" s="787"/>
+      <c r="E70" s="787"/>
+      <c r="F70" s="787"/>
       <c r="G70" s="664" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H70" s="556" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I70" s="557"/>
     </row>
     <row r="71" spans="2:9" ht="18.75" customHeight="1">
-      <c r="B71" s="786"/>
-[...3 lines deleted...]
-      <c r="F71" s="786"/>
+      <c r="B71" s="787"/>
+      <c r="C71" s="787"/>
+      <c r="D71" s="787"/>
+      <c r="E71" s="787"/>
+      <c r="F71" s="787"/>
       <c r="G71" s="664" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H71" s="556" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="I71" s="557"/>
     </row>
     <row r="72" spans="2:9" ht="20.25" customHeight="1">
-      <c r="B72" s="786"/>
-[...3 lines deleted...]
-      <c r="F72" s="786"/>
+      <c r="B72" s="787"/>
+      <c r="C72" s="787"/>
+      <c r="D72" s="787"/>
+      <c r="E72" s="787"/>
+      <c r="F72" s="787"/>
       <c r="G72" s="664" t="s">
+        <v>917</v>
+      </c>
+      <c r="H72" s="556" t="s">
+        <v>887</v>
+      </c>
+      <c r="I72" s="557"/>
+    </row>
+    <row r="73" spans="2:9" ht="18" customHeight="1">
+      <c r="B73" s="782"/>
+      <c r="C73" s="782"/>
+      <c r="D73" s="782"/>
+      <c r="E73" s="782"/>
+      <c r="F73" s="782"/>
+      <c r="G73" s="661" t="s">
+        <v>918</v>
+      </c>
+      <c r="H73" s="578" t="s">
         <v>916</v>
-      </c>
-[...15 lines deleted...]
-        <v>915</v>
       </c>
       <c r="I73" s="579"/>
     </row>
     <row r="74" spans="2:9" ht="36" customHeight="1">
       <c r="B74" s="785" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C74" s="785"/>
       <c r="D74" s="785"/>
       <c r="E74" s="785"/>
       <c r="F74" s="785"/>
       <c r="G74" s="662" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H74" s="584" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I74" s="587" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="30">
-      <c r="B75" s="787"/>
-[...3 lines deleted...]
-      <c r="F75" s="787"/>
+      <c r="B75" s="782"/>
+      <c r="C75" s="782"/>
+      <c r="D75" s="782"/>
+      <c r="E75" s="782"/>
+      <c r="F75" s="782"/>
       <c r="G75" s="666" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H75" s="591"/>
       <c r="I75" s="592"/>
     </row>
     <row r="76" spans="2:9" ht="19.5" customHeight="1">
       <c r="B76" s="785" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C76" s="785"/>
       <c r="D76" s="785"/>
       <c r="E76" s="785"/>
       <c r="F76" s="785"/>
       <c r="G76" s="662" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H76" s="584" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I76" s="590"/>
     </row>
     <row r="77" spans="2:9" ht="45.95" customHeight="1">
-      <c r="B77" s="786"/>
-[...3 lines deleted...]
-      <c r="F77" s="786"/>
+      <c r="B77" s="787"/>
+      <c r="C77" s="787"/>
+      <c r="D77" s="787"/>
+      <c r="E77" s="787"/>
+      <c r="F77" s="787"/>
       <c r="G77" s="664" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H77" s="556" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="I77" s="557"/>
     </row>
     <row r="78" spans="2:9" ht="63.6" customHeight="1">
-      <c r="B78" s="787"/>
-[...3 lines deleted...]
-      <c r="F78" s="787"/>
+      <c r="B78" s="782"/>
+      <c r="C78" s="782"/>
+      <c r="D78" s="782"/>
+      <c r="E78" s="782"/>
+      <c r="F78" s="782"/>
       <c r="G78" s="661" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="H78" s="578" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="I78" s="579"/>
     </row>
     <row r="79" spans="2:9" ht="60">
       <c r="B79" s="785" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C79" s="785"/>
       <c r="D79" s="785"/>
       <c r="E79" s="785"/>
       <c r="F79" s="785"/>
       <c r="G79" s="662" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H79" s="584" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I79" s="590"/>
     </row>
     <row r="80" spans="2:9" ht="54.6" customHeight="1">
-      <c r="B80" s="786" t="s">
-[...5 lines deleted...]
-      <c r="F80" s="786"/>
+      <c r="B80" s="787" t="s">
+        <v>933</v>
+      </c>
+      <c r="C80" s="787"/>
+      <c r="D80" s="787"/>
+      <c r="E80" s="787"/>
+      <c r="F80" s="787"/>
       <c r="G80" s="664" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H80" s="573" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="I80" s="562" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="81" spans="2:9" ht="30">
-      <c r="B81" s="786"/>
-[...3 lines deleted...]
-      <c r="F81" s="786"/>
+      <c r="B81" s="787"/>
+      <c r="C81" s="787"/>
+      <c r="D81" s="787"/>
+      <c r="E81" s="787"/>
+      <c r="F81" s="787"/>
       <c r="G81" s="664" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H81" s="573"/>
       <c r="I81" s="569"/>
     </row>
     <row r="82" spans="2:9" ht="22.5" customHeight="1">
-      <c r="B82" s="786"/>
-[...3 lines deleted...]
-      <c r="F82" s="786"/>
+      <c r="B82" s="787"/>
+      <c r="C82" s="787"/>
+      <c r="D82" s="787"/>
+      <c r="E82" s="787"/>
+      <c r="F82" s="787"/>
       <c r="G82" s="664" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H82" s="573" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="I82" s="569"/>
     </row>
     <row r="83" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B83" s="786"/>
-[...3 lines deleted...]
-      <c r="F83" s="786"/>
+      <c r="B83" s="787"/>
+      <c r="C83" s="787"/>
+      <c r="D83" s="787"/>
+      <c r="E83" s="787"/>
+      <c r="F83" s="787"/>
       <c r="G83" s="664" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H83" s="573"/>
       <c r="I83" s="569"/>
     </row>
     <row r="84" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B84" s="786"/>
-[...3 lines deleted...]
-      <c r="F84" s="786"/>
+      <c r="B84" s="787"/>
+      <c r="C84" s="787"/>
+      <c r="D84" s="787"/>
+      <c r="E84" s="787"/>
+      <c r="F84" s="787"/>
       <c r="G84" s="664" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H84" s="573" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I84" s="569"/>
     </row>
     <row r="85" spans="2:9" ht="61.5" customHeight="1">
-      <c r="B85" s="786"/>
-[...3 lines deleted...]
-      <c r="F85" s="786"/>
+      <c r="B85" s="787"/>
+      <c r="C85" s="787"/>
+      <c r="D85" s="787"/>
+      <c r="E85" s="787"/>
+      <c r="F85" s="787"/>
       <c r="G85" s="664" t="s">
+        <v>943</v>
+      </c>
+      <c r="H85" s="573" t="s">
+        <v>944</v>
+      </c>
+      <c r="I85" s="569"/>
+    </row>
+    <row r="86" spans="2:9" ht="61.5" customHeight="1">
+      <c r="B86" s="787"/>
+      <c r="C86" s="787"/>
+      <c r="D86" s="787"/>
+      <c r="E86" s="787"/>
+      <c r="F86" s="787"/>
+      <c r="G86" s="664" t="s">
+        <v>945</v>
+      </c>
+      <c r="H86" s="573" t="s">
+        <v>944</v>
+      </c>
+      <c r="I86" s="569"/>
+    </row>
+    <row r="87" spans="2:9" ht="30">
+      <c r="B87" s="787"/>
+      <c r="C87" s="787"/>
+      <c r="D87" s="787"/>
+      <c r="E87" s="787"/>
+      <c r="F87" s="787"/>
+      <c r="G87" s="664" t="s">
+        <v>946</v>
+      </c>
+      <c r="H87" s="573" t="s">
         <v>942</v>
       </c>
-      <c r="H85" s="573" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="I87" s="569"/>
     </row>
     <row r="88" spans="2:9" ht="30.75" customHeight="1">
-      <c r="B88" s="786"/>
-[...3 lines deleted...]
-      <c r="F88" s="786"/>
+      <c r="B88" s="787"/>
+      <c r="C88" s="787"/>
+      <c r="D88" s="787"/>
+      <c r="E88" s="787"/>
+      <c r="F88" s="787"/>
       <c r="G88" s="664" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="H88" s="573" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I88" s="569"/>
     </row>
     <row r="89" spans="2:9" ht="30.75" customHeight="1">
-      <c r="B89" s="793"/>
-[...3 lines deleted...]
-      <c r="F89" s="793"/>
+      <c r="B89" s="788"/>
+      <c r="C89" s="788"/>
+      <c r="D89" s="788"/>
+      <c r="E89" s="788"/>
+      <c r="F89" s="788"/>
       <c r="G89" s="670" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H89" s="574" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I89" s="575"/>
     </row>
     <row r="90" spans="2:9" ht="27" customHeight="1">
       <c r="B90" s="785" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C90" s="785"/>
       <c r="D90" s="785"/>
       <c r="E90" s="785"/>
       <c r="F90" s="785"/>
       <c r="G90" s="662" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H90" s="586" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I90" s="589"/>
     </row>
     <row r="91" spans="2:9" ht="30">
-      <c r="B91" s="786"/>
-[...3 lines deleted...]
-      <c r="F91" s="786"/>
+      <c r="B91" s="787"/>
+      <c r="C91" s="787"/>
+      <c r="D91" s="787"/>
+      <c r="E91" s="787"/>
+      <c r="F91" s="787"/>
       <c r="G91" s="664" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="H91" s="573" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I91" s="562" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="92" spans="2:9" ht="31.5" customHeight="1">
-      <c r="B92" s="787"/>
-[...3 lines deleted...]
-      <c r="F92" s="787"/>
+      <c r="B92" s="782"/>
+      <c r="C92" s="782"/>
+      <c r="D92" s="782"/>
+      <c r="E92" s="782"/>
+      <c r="F92" s="782"/>
       <c r="G92" s="661" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="H92" s="582" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I92" s="579"/>
     </row>
     <row r="93" spans="2:9" ht="35.1" customHeight="1">
       <c r="B93" s="785" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C93" s="785"/>
       <c r="D93" s="785"/>
       <c r="E93" s="785"/>
       <c r="F93" s="785"/>
       <c r="G93" s="662" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H93" s="584" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="I93" s="589"/>
     </row>
     <row r="94" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B94" s="793"/>
-[...3 lines deleted...]
-      <c r="F94" s="793"/>
+      <c r="B94" s="788"/>
+      <c r="C94" s="788"/>
+      <c r="D94" s="788"/>
+      <c r="E94" s="788"/>
+      <c r="F94" s="788"/>
       <c r="G94" s="670" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H94" s="574" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="I94" s="585"/>
     </row>
     <row r="95" spans="2:9" ht="52.5" customHeight="1">
-      <c r="B95" s="792" t="s">
-[...5 lines deleted...]
-      <c r="F95" s="792"/>
+      <c r="B95" s="786" t="s">
+        <v>959</v>
+      </c>
+      <c r="C95" s="786"/>
+      <c r="D95" s="786"/>
+      <c r="E95" s="786"/>
+      <c r="F95" s="786"/>
       <c r="G95" s="671" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="H95" s="583" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="I95" s="588" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="96" spans="2:9" ht="69.95" customHeight="1">
-      <c r="B96" s="791" t="s">
-[...5 lines deleted...]
-      <c r="F96" s="791"/>
+      <c r="B96" s="784" t="s">
+        <v>963</v>
+      </c>
+      <c r="C96" s="784"/>
+      <c r="D96" s="784"/>
+      <c r="E96" s="784"/>
+      <c r="F96" s="784"/>
       <c r="G96" s="665" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H96" s="551" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="I96" s="554" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="97" spans="2:9" ht="38.1" customHeight="1">
-      <c r="B97" s="791" t="s">
-[...5 lines deleted...]
-      <c r="F97" s="791"/>
+      <c r="B97" s="784" t="s">
+        <v>967</v>
+      </c>
+      <c r="C97" s="784"/>
+      <c r="D97" s="784"/>
+      <c r="E97" s="784"/>
+      <c r="F97" s="784"/>
       <c r="G97" s="665" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H97" s="552" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="I97" s="553"/>
     </row>
     <row r="98" spans="2:9" ht="85.5" customHeight="1">
       <c r="B98" s="785" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C98" s="785"/>
       <c r="D98" s="785"/>
       <c r="E98" s="785"/>
       <c r="F98" s="785"/>
       <c r="G98" s="662" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H98" s="586" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="I98" s="587" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="99" spans="2:9" ht="32.25" customHeight="1">
-      <c r="B99" s="787"/>
-[...3 lines deleted...]
-      <c r="F99" s="787"/>
+      <c r="B99" s="782"/>
+      <c r="C99" s="782"/>
+      <c r="D99" s="782"/>
+      <c r="E99" s="782"/>
+      <c r="F99" s="782"/>
       <c r="G99" s="666" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H99" s="672"/>
       <c r="I99" s="592"/>
     </row>
     <row r="100" spans="2:9" ht="65.45" customHeight="1">
       <c r="B100" s="785" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C100" s="785"/>
       <c r="D100" s="785"/>
       <c r="E100" s="785"/>
       <c r="F100" s="785"/>
       <c r="G100" s="662" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H100" s="584" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="I100" s="590" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="101" spans="2:9" ht="28.5" customHeight="1">
-      <c r="B101" s="787"/>
-[...3 lines deleted...]
-      <c r="F101" s="787"/>
+      <c r="B101" s="782"/>
+      <c r="C101" s="782"/>
+      <c r="D101" s="782"/>
+      <c r="E101" s="782"/>
+      <c r="F101" s="782"/>
       <c r="G101" s="666" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H101" s="672"/>
       <c r="I101" s="592"/>
     </row>
     <row r="102" spans="2:9" ht="47.25" customHeight="1">
-      <c r="B102" s="791" t="s">
-[...5 lines deleted...]
-      <c r="F102" s="791"/>
+      <c r="B102" s="784" t="s">
+        <v>980</v>
+      </c>
+      <c r="C102" s="784"/>
+      <c r="D102" s="784"/>
+      <c r="E102" s="784"/>
+      <c r="F102" s="784"/>
       <c r="G102" s="665" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="H102" s="551" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="I102" s="553"/>
     </row>
     <row r="103" spans="2:9" ht="63.4" customHeight="1">
-      <c r="B103" s="794" t="s">
-[...5 lines deleted...]
-      <c r="F103" s="794"/>
+      <c r="B103" s="781" t="s">
+        <v>983</v>
+      </c>
+      <c r="C103" s="781"/>
+      <c r="D103" s="781"/>
+      <c r="E103" s="781"/>
+      <c r="F103" s="781"/>
       <c r="G103" s="673" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H103" s="576" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="I103" s="577" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="104" spans="2:9" ht="30">
-      <c r="B104" s="787"/>
-[...3 lines deleted...]
-      <c r="F104" s="787"/>
+      <c r="B104" s="782"/>
+      <c r="C104" s="782"/>
+      <c r="D104" s="782"/>
+      <c r="E104" s="782"/>
+      <c r="F104" s="782"/>
       <c r="G104" s="674" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H104" s="582" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I104" s="579"/>
     </row>
     <row r="105" spans="2:9" ht="33" customHeight="1">
-      <c r="B105" s="795" t="s">
-[...5 lines deleted...]
-      <c r="F105" s="795"/>
+      <c r="B105" s="783" t="s">
+        <v>987</v>
+      </c>
+      <c r="C105" s="783"/>
+      <c r="D105" s="783"/>
+      <c r="E105" s="783"/>
+      <c r="F105" s="783"/>
       <c r="G105" s="651" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H105" s="580" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="I105" s="581"/>
     </row>
     <row r="106" spans="2:9">
       <c r="B106" s="646"/>
       <c r="C106" s="644"/>
       <c r="D106" s="644"/>
       <c r="E106" s="644"/>
       <c r="F106" s="644"/>
       <c r="G106" s="644"/>
       <c r="H106" s="645"/>
     </row>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="B103:F104"/>
-[...5 lines deleted...]
-    <mergeCell ref="B102:F102"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F2:I2"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="B53:F57"/>
+    <mergeCell ref="B6:F35"/>
+    <mergeCell ref="B36:F38"/>
+    <mergeCell ref="B39:F40"/>
+    <mergeCell ref="B41:F42"/>
+    <mergeCell ref="B43:F43"/>
+    <mergeCell ref="B44:F46"/>
+    <mergeCell ref="B47:F47"/>
+    <mergeCell ref="B48:F52"/>
     <mergeCell ref="B95:F95"/>
     <mergeCell ref="B58:F61"/>
     <mergeCell ref="B62:F68"/>
     <mergeCell ref="B69:F73"/>
     <mergeCell ref="B74:F75"/>
     <mergeCell ref="B76:F78"/>
     <mergeCell ref="B79:F79"/>
     <mergeCell ref="B80:F89"/>
     <mergeCell ref="B90:F92"/>
     <mergeCell ref="B93:F94"/>
-    <mergeCell ref="B53:F57"/>
-[...12 lines deleted...]
-    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="B103:F104"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="B96:F96"/>
+    <mergeCell ref="B97:F97"/>
+    <mergeCell ref="B98:F99"/>
+    <mergeCell ref="B100:F101"/>
+    <mergeCell ref="B102:F102"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I16" r:id="rId1" xr:uid="{C0D2DB1D-BDCB-4711-A646-86CE202D6BEC}"/>
     <hyperlink ref="I14" r:id="rId2" display="https://www.sapowernetworks.com.au/about-us/our-structure/" xr:uid="{EE1D2213-8A3C-4C88-9617-4938AD71613C}"/>
     <hyperlink ref="I27" r:id="rId3" xr:uid="{0D32D546-883C-4433-AF59-81BD3615191F}"/>
     <hyperlink ref="I34" r:id="rId4" display="https://www.sapowernetworks.com.au/about-us/customer-and-stakeholder-engagement/" xr:uid="{1A17DD6F-48CA-4348-AF32-5A933C1B25EA}"/>
     <hyperlink ref="I41" r:id="rId5" display="https://www.sapowernetworks.com.au/about-us/our-role/_x000a_Future energy - SA Power Networks" xr:uid="{B4C06A51-AE33-408E-9EC9-44BCB0FB8B56}"/>
     <hyperlink ref="I15" r:id="rId6" display="https://www.sapowernetworks.com.au/about-us/our-structure/" xr:uid="{FF65EC66-6C49-419E-9A5A-6442570C8D23}"/>
     <hyperlink ref="I17" r:id="rId7" display="https://www.sapowernetworks.com.au/about-us/our-structure/" xr:uid="{512FFDAB-CCD2-4C1D-B563-38779272470A}"/>
     <hyperlink ref="I18" r:id="rId8" display="https://www.sapowernetworks.com.au/about-us/our-structure/" xr:uid="{58F84214-A5E1-43FA-866A-14B529CB094C}"/>
     <hyperlink ref="I19" r:id="rId9" display="https://sapowernetworks.co/Governance-Matters_x000a_" xr:uid="{FB608EF5-00CD-4073-894D-FFED6D47FEC0}"/>
     <hyperlink ref="I80" r:id="rId10" xr:uid="{D19E14E9-A6B5-42D4-805E-4636E5C010EB}"/>
     <hyperlink ref="I74" r:id="rId11" display="https://sapowernetworks.co/Governance-Matters_x000a__x000a_Supplying to us - SA Power Networks" xr:uid="{BFA5F2AE-E76B-4DF2-9541-1909E9F79985}"/>
     <hyperlink ref="I43" r:id="rId12" display="https://sapowernetworks.co/Governance-Matters_x000a__x000a_Supplying to us - SA Power Networks" xr:uid="{266B27D9-DC2D-41CD-95F2-434F5EA9364A}"/>
     <hyperlink ref="I91" r:id="rId13" display="https://sapowernetworks.co/Social-Matters_x000a__x000a_Careers - SA Power Networks" xr:uid="{B692EEBE-EF4A-4F6F-A730-CA26A7BEBC63}"/>
     <hyperlink ref="I96" r:id="rId14" xr:uid="{08ABE2FD-BEC1-4851-8C29-EC624A30D995}"/>
     <hyperlink ref="I98" r:id="rId15" display="https://www.sapowernetworks.com.au/about-us/supporting-customers-in-vulnerable-circumstances/" xr:uid="{D191A4A8-EE23-4BBD-B0DD-C5DDAFE128D2}"/>
     <hyperlink ref="I36" r:id="rId16" display="https://www.sapowernetworks.com.au/about-us/sustainability/" xr:uid="{7352C26D-2B70-4C76-BE7B-B1F75327892D}"/>
     <hyperlink ref="I95" r:id="rId17" xr:uid="{F7674941-9112-433A-A75A-68E6E0F4038D}"/>
     <hyperlink ref="I103" r:id="rId18" xr:uid="{5D44E31D-BC92-463A-BF35-36A344E7C2B2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId19"/>
   <drawing r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0198EA35-BD97-466C-9EC7-400D4C8C948A}">
   <sheetPr>
     <tabColor rgb="FFFF33CC"/>
   </sheetPr>
   <dimension ref="C7:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="7" spans="3:3">
       <c r="C7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="3:3">
       <c r="C10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="3:3">
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="3:3">
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="3:3">
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{682B9BB6-D653-4946-BF6F-153B65DD78BC}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="B1:N135"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="121" style="495" customWidth="1"/>
     <col min="4" max="4" width="2.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" style="17" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="15" customHeight="1">
-      <c r="B1" s="797" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="797"/>
+      <c r="B1" s="806" t="s">
+        <v>989</v>
+      </c>
+      <c r="C1" s="806"/>
+      <c r="D1" s="806"/>
     </row>
     <row r="2" spans="2:5" ht="15" customHeight="1">
-      <c r="B2" s="797"/>
-[...1 lines deleted...]
-      <c r="D2" s="797"/>
+      <c r="B2" s="806"/>
+      <c r="C2" s="806"/>
+      <c r="D2" s="806"/>
     </row>
     <row r="3" spans="2:5" ht="15" customHeight="1">
-      <c r="B3" s="797"/>
-[...1 lines deleted...]
-      <c r="D3" s="797"/>
+      <c r="B3" s="806"/>
+      <c r="C3" s="806"/>
+      <c r="D3" s="806"/>
     </row>
     <row r="4" spans="2:5" ht="15" customHeight="1"/>
     <row r="6" spans="2:5" ht="15" customHeight="1">
-      <c r="B6" s="798" t="s">
-[...4 lines deleted...]
-      <c r="E6" s="798"/>
+      <c r="B6" s="796" t="s">
+        <v>990</v>
+      </c>
+      <c r="C6" s="796"/>
+      <c r="D6" s="796"/>
+      <c r="E6" s="796"/>
     </row>
     <row r="7" spans="2:5">
-      <c r="B7" s="798"/>
-[...2 lines deleted...]
-      <c r="E7" s="798"/>
+      <c r="B7" s="796"/>
+      <c r="C7" s="796"/>
+      <c r="D7" s="796"/>
+      <c r="E7" s="796"/>
     </row>
     <row r="8" spans="2:5" ht="15" customHeight="1">
-      <c r="B8" s="798" t="s">
-[...4 lines deleted...]
-      <c r="E8" s="798"/>
+      <c r="B8" s="796" t="s">
+        <v>991</v>
+      </c>
+      <c r="C8" s="796"/>
+      <c r="D8" s="796"/>
+      <c r="E8" s="796"/>
     </row>
     <row r="9" spans="2:5">
-      <c r="B9" s="798"/>
-[...2 lines deleted...]
-      <c r="E9" s="798"/>
+      <c r="B9" s="796"/>
+      <c r="C9" s="796"/>
+      <c r="D9" s="796"/>
+      <c r="E9" s="796"/>
     </row>
     <row r="10" spans="2:5">
-      <c r="B10" s="798"/>
-[...2 lines deleted...]
-      <c r="E10" s="798"/>
+      <c r="B10" s="796"/>
+      <c r="C10" s="796"/>
+      <c r="D10" s="796"/>
+      <c r="E10" s="796"/>
     </row>
     <row r="11" spans="2:5">
       <c r="B11" s="493"/>
       <c r="C11" s="493"/>
       <c r="D11" s="493"/>
       <c r="E11" s="493"/>
     </row>
     <row r="12" spans="2:5">
       <c r="B12" s="493"/>
       <c r="C12" s="513" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="D12" s="493"/>
       <c r="E12" s="493"/>
     </row>
     <row r="13" spans="2:5">
       <c r="B13" s="493"/>
       <c r="C13" s="493"/>
       <c r="D13" s="493"/>
       <c r="E13" s="493"/>
     </row>
     <row r="14" spans="2:5">
       <c r="B14" s="493"/>
       <c r="C14" s="493"/>
       <c r="D14" s="493"/>
       <c r="E14" s="493"/>
     </row>
     <row r="15" spans="2:5">
       <c r="B15" s="493"/>
       <c r="C15" s="493"/>
       <c r="D15" s="493"/>
       <c r="E15" s="493"/>
     </row>
     <row r="16" spans="2:5">
       <c r="B16" s="493"/>
       <c r="C16" s="493"/>
       <c r="D16" s="493"/>
       <c r="E16" s="493"/>
     </row>
     <row r="17" spans="2:14">
       <c r="B17" s="493"/>
       <c r="C17" s="493"/>
       <c r="D17" s="493"/>
       <c r="E17" s="493"/>
     </row>
     <row r="18" spans="2:14">
       <c r="B18" s="493"/>
       <c r="C18" s="493"/>
       <c r="D18" s="493"/>
       <c r="E18" s="493"/>
     </row>
     <row r="19" spans="2:14">
       <c r="B19" s="493"/>
       <c r="C19" s="493"/>
       <c r="D19" s="493"/>
       <c r="E19" s="493"/>
     </row>
     <row r="20" spans="2:14" s="492" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B20" s="796" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="796" t="s">
+      <c r="B20" s="805" t="s">
         <v>993</v>
       </c>
+      <c r="C20" s="805" t="s">
+        <v>994</v>
+      </c>
       <c r="D20" s="491"/>
-      <c r="E20" s="796" t="s">
-        <v>994</v>
+      <c r="E20" s="805" t="s">
+        <v>995</v>
       </c>
     </row>
     <row r="21" spans="2:14" s="15" customFormat="1" ht="15" customHeight="1">
-      <c r="B21" s="796"/>
-      <c r="C21" s="796"/>
+      <c r="B21" s="805"/>
+      <c r="C21" s="805"/>
       <c r="D21" s="491"/>
-      <c r="E21" s="796"/>
+      <c r="E21" s="805"/>
     </row>
     <row r="22" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B22" s="15"/>
-      <c r="C22" s="798" t="s">
-        <v>995</v>
+      <c r="C22" s="796" t="s">
+        <v>996</v>
       </c>
       <c r="D22" s="494"/>
       <c r="E22" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F22" s="499"/>
     </row>
     <row r="23" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B23" s="15"/>
-      <c r="C23" s="798"/>
+      <c r="C23" s="796"/>
       <c r="D23" s="494"/>
       <c r="E23" s="544" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B24" s="15"/>
-      <c r="C24" s="798"/>
+      <c r="C24" s="796"/>
       <c r="D24" s="494"/>
       <c r="E24" s="545"/>
     </row>
     <row r="25" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B25" s="15"/>
-      <c r="C25" s="798"/>
+      <c r="C25" s="796"/>
       <c r="D25" s="494"/>
       <c r="E25" s="545"/>
     </row>
     <row r="26" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B26" s="15"/>
-      <c r="C26" s="798"/>
+      <c r="C26" s="796"/>
       <c r="D26" s="494"/>
       <c r="E26" s="545"/>
     </row>
     <row r="27" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B27" s="15"/>
       <c r="C27" s="493"/>
       <c r="D27" s="494"/>
       <c r="E27" s="545"/>
     </row>
     <row r="28" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B28" s="15"/>
       <c r="C28" s="493"/>
       <c r="D28" s="494"/>
       <c r="E28" s="545"/>
     </row>
     <row r="29" spans="2:14" s="16" customFormat="1">
       <c r="B29" s="15"/>
       <c r="C29" s="493"/>
       <c r="D29" s="494"/>
       <c r="E29" s="545"/>
     </row>
     <row r="30" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B30" s="15"/>
-      <c r="C30" s="798" t="s">
-        <v>997</v>
+      <c r="C30" s="796" t="s">
+        <v>998</v>
       </c>
       <c r="D30" s="490"/>
       <c r="E30" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F30" s="490"/>
       <c r="G30" s="490"/>
       <c r="H30" s="490"/>
       <c r="I30" s="490"/>
       <c r="J30" s="490"/>
       <c r="K30" s="490"/>
       <c r="L30" s="490"/>
       <c r="M30" s="490"/>
       <c r="N30" s="490"/>
     </row>
     <row r="31" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B31" s="15"/>
-      <c r="C31" s="798"/>
+      <c r="C31" s="796"/>
       <c r="E31" s="544" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="2:14" s="16" customFormat="1">
       <c r="B32" s="15"/>
-      <c r="C32" s="798"/>
+      <c r="C32" s="796"/>
       <c r="E32" s="545"/>
     </row>
     <row r="33" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B33" s="15"/>
-      <c r="C33" s="798"/>
+      <c r="C33" s="796"/>
       <c r="E33" s="545"/>
     </row>
     <row r="34" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B34" s="15"/>
       <c r="C34" s="495"/>
       <c r="E34" s="545"/>
     </row>
     <row r="35" spans="2:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="15"/>
-      <c r="C35" s="798" t="s">
-        <v>998</v>
+      <c r="C35" s="796" t="s">
+        <v>999</v>
       </c>
       <c r="D35" s="490"/>
       <c r="E35" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F35" s="490"/>
       <c r="G35" s="490"/>
       <c r="H35" s="490"/>
       <c r="I35" s="490"/>
       <c r="J35" s="490"/>
       <c r="K35" s="490"/>
       <c r="L35" s="490"/>
       <c r="M35" s="490"/>
       <c r="N35" s="490"/>
     </row>
     <row r="36" spans="2:14" s="16" customFormat="1">
       <c r="B36" s="15"/>
-      <c r="C36" s="798"/>
+      <c r="C36" s="796"/>
       <c r="E36" s="544" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="2:14">
-      <c r="C37" s="798"/>
+      <c r="C37" s="796"/>
       <c r="E37" s="50"/>
     </row>
     <row r="38" spans="2:14">
-      <c r="C38" s="798"/>
+      <c r="C38" s="796"/>
       <c r="E38" s="50"/>
     </row>
     <row r="39" spans="2:14" ht="15" customHeight="1">
-      <c r="C39" s="798"/>
+      <c r="C39" s="796"/>
       <c r="E39" s="50"/>
     </row>
     <row r="40" spans="2:14">
-      <c r="C40" s="798"/>
+      <c r="C40" s="796"/>
       <c r="E40" s="50"/>
     </row>
     <row r="41" spans="2:14">
       <c r="C41" s="493"/>
       <c r="E41" s="50"/>
     </row>
     <row r="42" spans="2:14" ht="15" customHeight="1">
-      <c r="C42" s="798" t="s">
-        <v>999</v>
+      <c r="C42" s="796" t="s">
+        <v>1000</v>
       </c>
       <c r="D42" s="490"/>
       <c r="E42" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F42" s="490"/>
       <c r="G42" s="490"/>
       <c r="H42" s="490"/>
       <c r="I42" s="490"/>
       <c r="J42" s="490"/>
       <c r="K42" s="490"/>
       <c r="L42" s="490"/>
       <c r="M42" s="490"/>
       <c r="N42" s="490"/>
     </row>
     <row r="43" spans="2:14">
-      <c r="C43" s="798"/>
+      <c r="C43" s="796"/>
       <c r="E43" s="50"/>
     </row>
     <row r="44" spans="2:14">
-      <c r="C44" s="798"/>
+      <c r="C44" s="796"/>
       <c r="E44" s="50"/>
     </row>
     <row r="45" spans="2:14">
-      <c r="C45" s="798"/>
+      <c r="C45" s="796"/>
       <c r="E45" s="50"/>
     </row>
     <row r="46" spans="2:14">
-      <c r="C46" s="798"/>
+      <c r="C46" s="796"/>
       <c r="E46" s="50"/>
     </row>
     <row r="47" spans="2:14" ht="15" customHeight="1">
       <c r="B47" s="506"/>
-      <c r="C47" s="799" t="s">
-        <v>1000</v>
+      <c r="C47" s="801" t="s">
+        <v>1001</v>
       </c>
       <c r="D47" s="507"/>
       <c r="E47" s="546" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F47" s="496"/>
       <c r="G47" s="496"/>
       <c r="H47" s="496"/>
       <c r="I47" s="496"/>
       <c r="J47" s="496"/>
       <c r="K47" s="496"/>
       <c r="L47" s="496"/>
       <c r="M47" s="496"/>
       <c r="N47" s="496"/>
     </row>
     <row r="48" spans="2:14">
       <c r="B48" s="508"/>
-      <c r="C48" s="800"/>
+      <c r="C48" s="802"/>
       <c r="E48" s="547"/>
     </row>
     <row r="49" spans="2:14">
       <c r="B49" s="508"/>
-      <c r="C49" s="800"/>
+      <c r="C49" s="802"/>
       <c r="E49" s="547"/>
     </row>
     <row r="50" spans="2:14">
       <c r="B50" s="508"/>
-      <c r="C50" s="800"/>
+      <c r="C50" s="802"/>
       <c r="E50" s="547"/>
     </row>
     <row r="51" spans="2:14">
       <c r="B51" s="508"/>
-      <c r="C51" s="800"/>
+      <c r="C51" s="802"/>
       <c r="E51" s="547"/>
     </row>
     <row r="52" spans="2:14">
       <c r="B52" s="510"/>
-      <c r="C52" s="801"/>
+      <c r="C52" s="803"/>
       <c r="D52" s="511"/>
       <c r="E52" s="548"/>
     </row>
     <row r="53" spans="2:14">
       <c r="C53" s="497"/>
       <c r="E53" s="50"/>
     </row>
     <row r="54" spans="2:14" ht="15" customHeight="1">
-      <c r="C54" s="798" t="s">
-        <v>1001</v>
+      <c r="C54" s="796" t="s">
+        <v>1002</v>
       </c>
       <c r="D54" s="490"/>
       <c r="E54" s="544" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F54" s="500"/>
       <c r="G54" s="500"/>
       <c r="H54" s="490"/>
       <c r="I54" s="490"/>
       <c r="J54" s="490"/>
       <c r="K54" s="490"/>
       <c r="L54" s="490"/>
       <c r="M54" s="490"/>
       <c r="N54" s="490"/>
     </row>
     <row r="55" spans="2:14">
-      <c r="C55" s="798"/>
+      <c r="C55" s="796"/>
       <c r="E55" s="544"/>
     </row>
     <row r="56" spans="2:14">
-      <c r="C56" s="798"/>
+      <c r="C56" s="796"/>
       <c r="E56" s="50"/>
     </row>
     <row r="57" spans="2:14">
-      <c r="C57" s="798"/>
+      <c r="C57" s="796"/>
       <c r="E57" s="50"/>
     </row>
     <row r="58" spans="2:14">
-      <c r="C58" s="798"/>
+      <c r="C58" s="796"/>
       <c r="E58" s="50"/>
     </row>
     <row r="59" spans="2:14">
-      <c r="C59" s="798"/>
+      <c r="C59" s="796"/>
       <c r="E59" s="544"/>
       <c r="F59" s="500"/>
       <c r="G59" s="500"/>
     </row>
     <row r="60" spans="2:14">
       <c r="E60" s="544"/>
       <c r="F60" s="500"/>
       <c r="G60" s="500"/>
     </row>
     <row r="61" spans="2:14" ht="15" customHeight="1">
       <c r="B61" s="506"/>
-      <c r="C61" s="799" t="s">
-        <v>1002</v>
+      <c r="C61" s="801" t="s">
+        <v>1003</v>
       </c>
       <c r="D61" s="507"/>
       <c r="E61" s="546" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F61" s="500"/>
       <c r="G61" s="500"/>
       <c r="H61" s="496"/>
       <c r="I61" s="496"/>
       <c r="J61" s="496"/>
       <c r="K61" s="496"/>
       <c r="L61" s="496"/>
       <c r="M61" s="496"/>
       <c r="N61" s="496"/>
     </row>
     <row r="62" spans="2:14">
       <c r="B62" s="508"/>
-      <c r="C62" s="800"/>
+      <c r="C62" s="802"/>
       <c r="E62" s="549"/>
       <c r="F62" s="500"/>
       <c r="G62" s="500"/>
     </row>
     <row r="63" spans="2:14">
       <c r="B63" s="508"/>
-      <c r="C63" s="800"/>
+      <c r="C63" s="802"/>
       <c r="E63" s="549"/>
       <c r="F63" s="500"/>
       <c r="G63" s="500"/>
     </row>
     <row r="64" spans="2:14">
       <c r="B64" s="508"/>
-      <c r="C64" s="800"/>
+      <c r="C64" s="802"/>
       <c r="E64" s="549"/>
       <c r="F64" s="500"/>
       <c r="G64" s="500"/>
     </row>
     <row r="65" spans="2:14">
       <c r="B65" s="508"/>
-      <c r="C65" s="800"/>
+      <c r="C65" s="802"/>
       <c r="E65" s="549"/>
       <c r="F65" s="500"/>
       <c r="G65" s="500"/>
     </row>
     <row r="66" spans="2:14">
       <c r="B66" s="508"/>
-      <c r="C66" s="800"/>
+      <c r="C66" s="802"/>
       <c r="E66" s="547"/>
     </row>
     <row r="67" spans="2:14">
       <c r="B67" s="510"/>
-      <c r="C67" s="801"/>
+      <c r="C67" s="803"/>
       <c r="D67" s="511"/>
       <c r="E67" s="548"/>
     </row>
     <row r="68" spans="2:14">
       <c r="C68" s="497"/>
       <c r="E68" s="50"/>
     </row>
     <row r="69" spans="2:14" ht="15" customHeight="1">
-      <c r="C69" s="802" t="s">
-        <v>1004</v>
+      <c r="C69" s="804" t="s">
+        <v>1005</v>
       </c>
       <c r="D69" s="498"/>
       <c r="E69" s="544" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F69" s="498"/>
       <c r="G69" s="498"/>
       <c r="H69" s="498"/>
       <c r="I69" s="498"/>
       <c r="J69" s="498"/>
       <c r="K69" s="498"/>
       <c r="L69" s="498"/>
       <c r="M69" s="498"/>
       <c r="N69" s="498"/>
     </row>
     <row r="70" spans="2:14">
-      <c r="C70" s="802"/>
+      <c r="C70" s="804"/>
       <c r="E70" s="544" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="71" spans="2:14">
-      <c r="C71" s="802"/>
+      <c r="C71" s="804"/>
       <c r="E71" s="50"/>
     </row>
     <row r="72" spans="2:14">
-      <c r="C72" s="802"/>
+      <c r="C72" s="804"/>
       <c r="E72" s="50"/>
     </row>
     <row r="73" spans="2:14">
-      <c r="C73" s="802"/>
+      <c r="C73" s="804"/>
       <c r="E73" s="50"/>
     </row>
     <row r="74" spans="2:14">
-      <c r="C74" s="802"/>
+      <c r="C74" s="804"/>
       <c r="E74" s="50"/>
     </row>
     <row r="75" spans="2:14">
-      <c r="C75" s="802"/>
+      <c r="C75" s="804"/>
       <c r="E75" s="50"/>
     </row>
     <row r="76" spans="2:14">
       <c r="E76" s="50"/>
     </row>
     <row r="77" spans="2:14" ht="15" customHeight="1">
       <c r="B77" s="506"/>
-      <c r="C77" s="799" t="s">
-        <v>1005</v>
+      <c r="C77" s="801" t="s">
+        <v>1006</v>
       </c>
       <c r="D77" s="512"/>
       <c r="E77" s="546" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="78" spans="2:14">
       <c r="B78" s="508"/>
-      <c r="C78" s="800"/>
+      <c r="C78" s="802"/>
       <c r="E78" s="547"/>
     </row>
     <row r="79" spans="2:14">
       <c r="B79" s="508"/>
-      <c r="C79" s="800"/>
+      <c r="C79" s="802"/>
       <c r="E79" s="547"/>
     </row>
     <row r="80" spans="2:14">
       <c r="B80" s="508"/>
-      <c r="C80" s="800"/>
+      <c r="C80" s="802"/>
       <c r="E80" s="547"/>
     </row>
     <row r="81" spans="2:14">
       <c r="B81" s="508"/>
-      <c r="C81" s="800"/>
+      <c r="C81" s="802"/>
       <c r="E81" s="547"/>
     </row>
     <row r="82" spans="2:14">
       <c r="B82" s="508"/>
-      <c r="C82" s="800"/>
+      <c r="C82" s="802"/>
       <c r="E82" s="547"/>
     </row>
     <row r="83" spans="2:14">
       <c r="B83" s="508"/>
-      <c r="C83" s="800"/>
+      <c r="C83" s="802"/>
       <c r="E83" s="547"/>
     </row>
     <row r="84" spans="2:14">
       <c r="B84" s="508"/>
-      <c r="C84" s="800"/>
+      <c r="C84" s="802"/>
       <c r="E84" s="547"/>
     </row>
     <row r="85" spans="2:14">
       <c r="B85" s="510"/>
-      <c r="C85" s="801"/>
+      <c r="C85" s="803"/>
       <c r="D85" s="511"/>
       <c r="E85" s="548"/>
     </row>
     <row r="86" spans="2:14">
       <c r="E86" s="50"/>
     </row>
     <row r="87" spans="2:14" ht="15" customHeight="1">
-      <c r="C87" s="798" t="s">
-        <v>1006</v>
+      <c r="C87" s="796" t="s">
+        <v>1007</v>
       </c>
       <c r="D87" s="490"/>
       <c r="E87" s="544" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F87" s="490"/>
       <c r="G87" s="490"/>
       <c r="H87" s="490"/>
       <c r="I87" s="490"/>
       <c r="J87" s="490"/>
       <c r="K87" s="490"/>
       <c r="L87" s="490"/>
       <c r="M87" s="490"/>
       <c r="N87" s="490"/>
     </row>
     <row r="88" spans="2:14" ht="25.5">
-      <c r="C88" s="798"/>
+      <c r="C88" s="796"/>
       <c r="E88" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="89" spans="2:14">
-      <c r="C89" s="798"/>
+      <c r="C89" s="796"/>
       <c r="E89" s="50"/>
     </row>
     <row r="90" spans="2:14">
-      <c r="C90" s="798"/>
+      <c r="C90" s="796"/>
       <c r="E90" s="50"/>
     </row>
     <row r="91" spans="2:14">
-      <c r="C91" s="798"/>
+      <c r="C91" s="796"/>
       <c r="E91" s="50"/>
     </row>
     <row r="92" spans="2:14">
-      <c r="C92" s="798"/>
+      <c r="C92" s="796"/>
       <c r="E92" s="50"/>
     </row>
     <row r="93" spans="2:14">
       <c r="E93" s="50"/>
     </row>
     <row r="94" spans="2:14" ht="15" customHeight="1">
       <c r="B94" s="506"/>
-      <c r="C94" s="799" t="s">
-        <v>1007</v>
+      <c r="C94" s="801" t="s">
+        <v>1008</v>
       </c>
       <c r="D94" s="507"/>
       <c r="E94" s="546" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F94" s="496"/>
       <c r="G94" s="496"/>
       <c r="H94" s="496"/>
       <c r="I94" s="496"/>
       <c r="J94" s="496"/>
       <c r="K94" s="496"/>
       <c r="L94" s="496"/>
       <c r="M94" s="496"/>
       <c r="N94" s="496"/>
     </row>
     <row r="95" spans="2:14">
       <c r="B95" s="508"/>
-      <c r="C95" s="800"/>
+      <c r="C95" s="802"/>
       <c r="E95" s="547" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="96" spans="2:14">
       <c r="B96" s="508"/>
-      <c r="C96" s="800"/>
+      <c r="C96" s="802"/>
       <c r="E96" s="547"/>
     </row>
     <row r="97" spans="2:14">
       <c r="B97" s="508"/>
-      <c r="C97" s="800"/>
+      <c r="C97" s="802"/>
       <c r="E97" s="547"/>
     </row>
     <row r="98" spans="2:14">
       <c r="B98" s="508"/>
-      <c r="C98" s="800"/>
+      <c r="C98" s="802"/>
       <c r="E98" s="547"/>
     </row>
     <row r="99" spans="2:14">
       <c r="B99" s="508"/>
-      <c r="C99" s="800"/>
+      <c r="C99" s="802"/>
       <c r="E99" s="547"/>
     </row>
     <row r="100" spans="2:14">
       <c r="B100" s="510"/>
-      <c r="C100" s="801"/>
+      <c r="C100" s="803"/>
       <c r="D100" s="511"/>
       <c r="E100" s="548"/>
     </row>
     <row r="101" spans="2:14">
       <c r="E101" s="50"/>
     </row>
     <row r="102" spans="2:14" ht="15" customHeight="1">
-      <c r="C102" s="798" t="s">
-        <v>1008</v>
+      <c r="C102" s="796" t="s">
+        <v>1009</v>
       </c>
       <c r="D102" s="490"/>
       <c r="E102" s="544" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F102" s="490"/>
       <c r="G102" s="490"/>
       <c r="H102" s="490"/>
       <c r="I102" s="490"/>
       <c r="J102" s="490"/>
       <c r="K102" s="490"/>
       <c r="L102" s="490"/>
       <c r="M102" s="490"/>
       <c r="N102" s="490"/>
     </row>
     <row r="103" spans="2:14">
-      <c r="C103" s="798"/>
+      <c r="C103" s="796"/>
       <c r="E103" s="50"/>
     </row>
     <row r="104" spans="2:14">
-      <c r="C104" s="798"/>
+      <c r="C104" s="796"/>
       <c r="E104" s="50"/>
     </row>
     <row r="105" spans="2:14">
-      <c r="C105" s="798"/>
+      <c r="C105" s="796"/>
       <c r="E105" s="50"/>
     </row>
     <row r="106" spans="2:14">
-      <c r="C106" s="798"/>
+      <c r="C106" s="796"/>
       <c r="E106" s="50"/>
     </row>
     <row r="107" spans="2:14" ht="15" customHeight="1">
       <c r="B107" s="506"/>
-      <c r="C107" s="804" t="s">
-        <v>1009</v>
+      <c r="C107" s="798" t="s">
+        <v>1010</v>
       </c>
       <c r="D107" s="512"/>
       <c r="E107" s="546" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="108" spans="2:14">
       <c r="B108" s="508"/>
-      <c r="C108" s="805"/>
+      <c r="C108" s="799"/>
       <c r="E108" s="549" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="109" spans="2:14">
       <c r="B109" s="508"/>
-      <c r="C109" s="805"/>
+      <c r="C109" s="799"/>
       <c r="E109" s="547"/>
     </row>
     <row r="110" spans="2:14">
       <c r="B110" s="508"/>
-      <c r="C110" s="805"/>
+      <c r="C110" s="799"/>
       <c r="E110" s="547"/>
     </row>
     <row r="111" spans="2:14">
       <c r="B111" s="508"/>
-      <c r="C111" s="805"/>
+      <c r="C111" s="799"/>
       <c r="E111" s="547"/>
     </row>
     <row r="112" spans="2:14">
       <c r="B112" s="510"/>
-      <c r="C112" s="806"/>
+      <c r="C112" s="800"/>
       <c r="D112" s="511"/>
       <c r="E112" s="548"/>
     </row>
     <row r="113" spans="3:14">
       <c r="C113" s="509"/>
       <c r="E113" s="50"/>
     </row>
     <row r="114" spans="3:14" ht="15" customHeight="1">
-      <c r="C114" s="803" t="s">
-        <v>1010</v>
+      <c r="C114" s="797" t="s">
+        <v>1011</v>
       </c>
       <c r="D114" s="494"/>
       <c r="E114" s="544" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F114" s="494"/>
       <c r="G114" s="494"/>
       <c r="H114" s="494"/>
       <c r="I114" s="494"/>
       <c r="J114" s="494"/>
       <c r="K114" s="494"/>
       <c r="L114" s="494"/>
       <c r="M114" s="494"/>
       <c r="N114" s="494"/>
     </row>
     <row r="115" spans="3:14">
-      <c r="C115" s="803"/>
+      <c r="C115" s="797"/>
       <c r="E115" s="50"/>
     </row>
     <row r="116" spans="3:14">
-      <c r="C116" s="803"/>
+      <c r="C116" s="797"/>
       <c r="E116" s="50"/>
     </row>
     <row r="117" spans="3:14">
-      <c r="C117" s="803"/>
+      <c r="C117" s="797"/>
       <c r="E117" s="50"/>
     </row>
     <row r="118" spans="3:14">
       <c r="E118" s="50"/>
     </row>
     <row r="119" spans="3:14">
       <c r="E119" s="50"/>
     </row>
     <row r="120" spans="3:14" ht="15" customHeight="1">
-      <c r="C120" s="798" t="s">
-        <v>1011</v>
+      <c r="C120" s="796" t="s">
+        <v>1012</v>
       </c>
       <c r="E120" s="544" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="121" spans="3:14">
-      <c r="C121" s="798"/>
+      <c r="C121" s="796"/>
       <c r="E121" s="50"/>
     </row>
     <row r="122" spans="3:14">
-      <c r="C122" s="798"/>
+      <c r="C122" s="796"/>
       <c r="E122" s="50"/>
     </row>
     <row r="123" spans="3:14">
-      <c r="C123" s="798"/>
+      <c r="C123" s="796"/>
       <c r="E123" s="50"/>
     </row>
     <row r="124" spans="3:14">
       <c r="E124" s="50"/>
     </row>
     <row r="125" spans="3:14">
       <c r="E125" s="50"/>
     </row>
     <row r="126" spans="3:14" ht="15" customHeight="1">
-      <c r="C126" s="798" t="s">
-        <v>1012</v>
+      <c r="C126" s="796" t="s">
+        <v>1013</v>
       </c>
       <c r="E126" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="127" spans="3:14">
-      <c r="C127" s="798"/>
+      <c r="C127" s="796"/>
       <c r="E127" s="50"/>
     </row>
     <row r="128" spans="3:14">
-      <c r="C128" s="798"/>
+      <c r="C128" s="796"/>
       <c r="E128" s="50"/>
     </row>
     <row r="129" spans="3:5">
-      <c r="C129" s="798"/>
+      <c r="C129" s="796"/>
       <c r="E129" s="50"/>
     </row>
     <row r="130" spans="3:5">
       <c r="C130" s="493"/>
       <c r="E130" s="50"/>
     </row>
     <row r="131" spans="3:5">
       <c r="E131" s="50"/>
     </row>
     <row r="132" spans="3:5" ht="15" customHeight="1">
-      <c r="C132" s="798" t="s">
-        <v>1013</v>
+      <c r="C132" s="796" t="s">
+        <v>1014</v>
       </c>
       <c r="E132" s="544" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="133" spans="3:5" ht="25.5">
-      <c r="C133" s="798"/>
+      <c r="C133" s="796"/>
       <c r="E133" s="550" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="134" spans="3:5">
-      <c r="C134" s="798"/>
+      <c r="C134" s="796"/>
     </row>
     <row r="135" spans="3:5">
-      <c r="C135" s="798"/>
+      <c r="C135" s="796"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B1:D3"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="B8:E10"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="B6:E7"/>
+    <mergeCell ref="C42:C46"/>
+    <mergeCell ref="C47:C52"/>
+    <mergeCell ref="C22:C26"/>
+    <mergeCell ref="C30:C33"/>
+    <mergeCell ref="C35:C40"/>
+    <mergeCell ref="C77:C85"/>
+    <mergeCell ref="C87:C92"/>
+    <mergeCell ref="C94:C100"/>
+    <mergeCell ref="C54:C59"/>
+    <mergeCell ref="C61:C67"/>
+    <mergeCell ref="C69:C75"/>
     <mergeCell ref="C120:C123"/>
     <mergeCell ref="C126:C129"/>
     <mergeCell ref="C132:C135"/>
     <mergeCell ref="C102:C106"/>
     <mergeCell ref="C114:C117"/>
     <mergeCell ref="C107:C112"/>
-    <mergeCell ref="C77:C85"/>
-[...15 lines deleted...]
-    <mergeCell ref="B6:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF43E1AF-CA32-4EFE-B14D-C2A65C45A822}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FFFA780A"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:J28"/>
   <sheetViews>
     <sheetView topLeftCell="A9" workbookViewId="0">
       <selection activeCell="B27" sqref="B27:B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="62.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="15" customHeight="1">
       <c r="B1" s="637" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="2:8" ht="37.5" customHeight="1">
       <c r="B2" s="519" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
     </row>
     <row r="3" spans="2:8" ht="18.75" customHeight="1">
       <c r="B3" s="528" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="15" customHeight="1">
       <c r="B4" s="370"/>
     </row>
     <row r="5" spans="2:8" ht="15" customHeight="1" thickBot="1">
       <c r="B5" s="540" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" s="269" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D5" s="271">
         <v>2025</v>
       </c>
       <c r="E5" s="271">
         <v>2024</v>
       </c>
       <c r="F5" s="271">
         <v>2023</v>
       </c>
       <c r="G5" s="271">
         <v>2022</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="15" customHeight="1">
       <c r="B6" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="301"/>
       <c r="D6" s="214">
         <v>91.5</v>
       </c>
       <c r="E6" s="215">
         <v>90.9</v>
       </c>
       <c r="F6" s="215">
         <v>90.4</v>
       </c>
       <c r="G6" s="215">
         <v>84.8</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="17.25">
       <c r="B7" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" s="301"/>
       <c r="D7" s="62">
         <v>68.5</v>
       </c>
       <c r="E7" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G7" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="17.25">
       <c r="B8" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="301"/>
       <c r="D8" s="62">
         <v>71.7</v>
       </c>
       <c r="E8" s="504">
         <v>75.714285714285708</v>
       </c>
       <c r="F8" s="504">
         <v>71.428571428571431</v>
       </c>
       <c r="G8" s="504">
         <v>71.428571428571431</v>
       </c>
     </row>
     <row r="9" spans="2:8">
       <c r="B9" s="192" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="301"/>
       <c r="D9" s="62">
         <v>84.6</v>
       </c>
       <c r="E9" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F9" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G9" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="192" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="301"/>
       <c r="D10" s="62">
         <v>59.4</v>
       </c>
       <c r="E10" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" s="251" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="2:8">
       <c r="B11" s="362" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" s="363"/>
       <c r="D11" s="364">
         <v>68.099999999999994</v>
       </c>
       <c r="E11" s="365" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="365" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="365" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H11" s="41"/>
     </row>
     <row r="12" spans="2:8">
       <c r="B12" s="521"/>
     </row>
     <row r="13" spans="2:8">
       <c r="B13" s="8"/>
       <c r="C13" s="59"/>
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="41"/>
     </row>
     <row r="14" spans="2:8" ht="21">
       <c r="B14" s="528" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="11.25" customHeight="1">
       <c r="B15" s="370"/>
     </row>
     <row r="16" spans="2:8" ht="15.75" thickBot="1">
       <c r="B16" s="540" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" s="269"/>
       <c r="D16" s="271">
         <v>2025</v>
       </c>
       <c r="E16" s="271">
         <v>2024</v>
       </c>
       <c r="F16" s="271">
         <v>2023</v>
       </c>
       <c r="G16" s="271">
         <v>2022</v>
       </c>
     </row>
     <row r="17" spans="2:10" ht="17.25">
       <c r="B17" s="51" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" s="302" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" s="74">
         <v>30</v>
       </c>
       <c r="E17" s="75">
         <v>30</v>
       </c>
       <c r="F17" s="75">
         <v>30</v>
       </c>
       <c r="G17" s="75">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="2:10">
       <c r="B18" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="302" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D18" s="207">
         <v>1888</v>
       </c>
       <c r="E18" s="75">
         <v>1451</v>
       </c>
       <c r="F18" s="75">
         <v>766</v>
       </c>
       <c r="G18" s="75">
         <v>405</v>
       </c>
     </row>
     <row r="19" spans="2:10" ht="17.25">
       <c r="B19" s="51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="302" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="130">
         <v>1.5189999999999999</v>
       </c>
       <c r="E19" s="83">
         <v>1.669</v>
       </c>
       <c r="F19" s="83">
         <v>1.638865</v>
       </c>
       <c r="G19" s="83">
         <v>2.08</v>
       </c>
     </row>
     <row r="20" spans="2:10" ht="17.25">
       <c r="B20" s="366" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="367" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D20" s="368">
         <v>6.4379999999999997</v>
       </c>
       <c r="E20" s="369">
         <v>5.8</v>
       </c>
       <c r="F20" s="369">
         <v>5.1970000000000001</v>
       </c>
       <c r="G20" s="369">
         <v>4.68</v>
       </c>
     </row>
     <row r="21" spans="2:10"/>
     <row r="22" spans="2:10" ht="15.75" thickBot="1">
       <c r="B22" s="540" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C22" s="269"/>
       <c r="D22" s="271" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E22" s="271" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F22" s="271" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G22" s="267" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J22" s="70"/>
     </row>
     <row r="23" spans="2:10" ht="17.25">
       <c r="B23" s="358" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C23" s="359" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D23" s="360">
         <v>613</v>
       </c>
       <c r="E23" s="361">
         <v>557</v>
       </c>
       <c r="F23" s="361">
         <v>566</v>
       </c>
       <c r="G23" s="361">
         <v>569</v>
       </c>
       <c r="H23" s="22"/>
       <c r="J23" s="70"/>
     </row>
     <row r="24" spans="2:10"/>
     <row r="25" spans="2:10" s="3" customFormat="1" ht="14.45" customHeight="1">
       <c r="B25" s="677"/>
       <c r="C25" s="677"/>
       <c r="D25" s="677"/>
       <c r="E25" s="677"/>
       <c r="F25" s="677"/>
       <c r="G25" s="677"/>
       <c r="H25" s="644"/>
       <c r="I25" s="644"/>
       <c r="J25" s="644"/>
     </row>
     <row r="26" spans="2:10" ht="15" customHeight="1">
       <c r="B26" s="101" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C26" s="217"/>
       <c r="D26" s="217"/>
       <c r="E26" s="217"/>
       <c r="F26" s="217"/>
     </row>
     <row r="27" spans="2:10" ht="15" customHeight="1">
       <c r="B27" s="652" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="15" customHeight="1">
       <c r="B28" s="652" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B25:G25"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="H23" r:id="rId1" display="anthony.vonderborch@sapowernetworks.com.au" xr:uid="{4434C27E-B498-4542-943D-452BEE43EF7F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{001D3F61-E37D-4E12-BD1F-AC16EAFCC3AE}">
   <sheetPr>
     <tabColor rgb="FF396691"/>
   </sheetPr>
   <dimension ref="B1:J34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="1" customWidth="1"/>
     <col min="3" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="8.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="15" customHeight="1">
       <c r="B1" s="638" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="2:10" ht="37.5" customHeight="1">
       <c r="B2" s="353" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="G2" s="36"/>
     </row>
     <row r="3" spans="2:10" ht="18.75" customHeight="1">
       <c r="B3" s="529" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="15" customHeight="1">
       <c r="B4" s="354"/>
     </row>
     <row r="5" spans="2:10" ht="15" customHeight="1" thickBot="1">
       <c r="B5" s="540" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C5" s="269"/>
       <c r="D5" s="270">
         <v>2025</v>
       </c>
       <c r="E5" s="270">
         <v>2024</v>
       </c>
       <c r="F5" s="267">
         <v>2023</v>
       </c>
       <c r="G5" s="267">
         <v>2022</v>
       </c>
     </row>
     <row r="6" spans="2:10" ht="15" customHeight="1">
       <c r="B6" s="51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C6" s="299" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D6" s="225">
         <v>9997.6</v>
       </c>
       <c r="E6" s="129">
         <v>9692.5</v>
       </c>
       <c r="F6" s="129">
         <v>9769</v>
       </c>
       <c r="G6" s="129">
         <v>9774.4</v>
       </c>
     </row>
     <row r="7" spans="2:10" ht="15" customHeight="1">
       <c r="B7" s="329" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C7" s="300" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D7" s="297">
         <v>4</v>
       </c>
       <c r="E7" s="298">
         <v>1</v>
       </c>
       <c r="F7" s="298">
         <v>1</v>
       </c>
       <c r="G7" s="298">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:10" ht="15" customHeight="1">
       <c r="B8" s="51"/>
       <c r="C8" s="60"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
     </row>
     <row r="9" spans="2:10" ht="15" customHeight="1">
       <c r="B9" s="540" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" s="269"/>
       <c r="D9" s="271" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E9" s="271" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="271" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G9" s="267" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="15" customHeight="1">
       <c r="B10" s="51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C10" s="299" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D10" s="114">
         <v>79</v>
       </c>
       <c r="E10" s="9">
         <v>64</v>
       </c>
       <c r="F10" s="9">
         <v>57</v>
       </c>
       <c r="G10" s="9">
         <v>48</v>
       </c>
       <c r="J10" s="51"/>
     </row>
     <row r="11" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B11" s="405" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="406" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D11" s="407">
         <v>143</v>
       </c>
       <c r="E11" s="408">
         <v>142</v>
       </c>
       <c r="F11" s="408">
         <v>143</v>
       </c>
       <c r="G11" s="408">
         <v>136</v>
       </c>
       <c r="J11" s="41"/>
     </row>
     <row r="12" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B12" s="355" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C12" s="356" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D12" s="193">
         <v>5</v>
       </c>
       <c r="E12" s="357">
         <v>5</v>
       </c>
       <c r="F12" s="357">
         <v>6</v>
       </c>
       <c r="G12" s="357">
         <v>5</v>
       </c>
       <c r="J12" s="51"/>
     </row>
     <row r="13" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B13" s="244"/>
       <c r="C13" s="299"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="J13" s="51"/>
     </row>
     <row r="14" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B14" s="244"/>
       <c r="C14" s="299"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="J14" s="51"/>
     </row>
     <row r="15" spans="2:10" s="531" customFormat="1" ht="18.75" customHeight="1">
       <c r="B15" s="529" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C15" s="530"/>
       <c r="E15" s="532"/>
       <c r="F15" s="532"/>
       <c r="G15" s="532"/>
       <c r="J15" s="533"/>
     </row>
     <row r="16" spans="2:10" s="531" customFormat="1" ht="18.75" customHeight="1">
       <c r="B16" s="529" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C16" s="530"/>
       <c r="E16" s="532"/>
       <c r="F16" s="532"/>
       <c r="G16" s="532"/>
       <c r="J16" s="533"/>
     </row>
     <row r="17" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B17" s="51"/>
       <c r="C17" s="51"/>
       <c r="D17" s="51"/>
       <c r="E17" s="51"/>
       <c r="F17" s="51"/>
       <c r="G17" s="209"/>
       <c r="J17" s="41"/>
     </row>
     <row r="18" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B18" s="540" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" s="269"/>
       <c r="D18" s="270">
         <v>2025</v>
       </c>
       <c r="E18" s="270">
         <v>2024</v>
       </c>
       <c r="F18" s="267">
         <v>2023</v>
       </c>
       <c r="G18" s="267">
         <v>2022</v>
       </c>
       <c r="J18" s="41"/>
     </row>
     <row r="19" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B19" s="51" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C19" s="299" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" s="182">
         <v>3.4</v>
       </c>
       <c r="E19" s="129">
         <v>3.2</v>
       </c>
       <c r="F19" s="129">
         <v>2.7</v>
       </c>
       <c r="G19" s="129">
         <v>2.4</v>
       </c>
       <c r="J19" s="41"/>
     </row>
     <row r="20" spans="2:10" ht="15" customHeight="1" thickBot="1">
       <c r="B20" s="268"/>
       <c r="C20" s="269"/>
       <c r="D20" s="271" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E20" s="271" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F20" s="271" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G20" s="267" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J20" s="41"/>
     </row>
     <row r="21" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B21" s="505" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C21" s="300" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D21" s="326">
         <v>2660.4</v>
       </c>
       <c r="E21" s="327">
         <v>2516.3000000000002</v>
       </c>
       <c r="F21" s="327">
         <v>2026.8</v>
       </c>
       <c r="G21" s="327">
         <v>1921.5</v>
       </c>
       <c r="I21" s="52"/>
       <c r="J21" s="41"/>
     </row>
     <row r="22" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="J22" s="41"/>
     </row>
     <row r="23" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="J23" s="41"/>
     </row>
     <row r="24" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="41"/>
     </row>
     <row r="25" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="41"/>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1">
       <c r="B31" s="678" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C31" s="678"/>
       <c r="D31" s="678"/>
       <c r="E31" s="678"/>
       <c r="F31" s="678"/>
       <c r="G31" s="678"/>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1">
       <c r="B32" s="678" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C32" s="678"/>
       <c r="D32" s="678"/>
       <c r="E32" s="678"/>
       <c r="F32" s="678"/>
       <c r="G32" s="678"/>
     </row>
     <row r="33" spans="2:7" ht="15" customHeight="1">
       <c r="B33" s="678" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C33" s="678"/>
       <c r="D33" s="678"/>
       <c r="E33" s="678"/>
       <c r="F33" s="678"/>
       <c r="G33" s="678"/>
     </row>
     <row r="34" spans="2:7" ht="15" customHeight="1">
       <c r="B34" s="679" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C34" s="679"/>
       <c r="D34" s="679"/>
       <c r="E34" s="679"/>
       <c r="F34" s="679"/>
       <c r="G34" s="679"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B31:G31"/>
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B34:G34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1015CE24-AD39-431B-83DE-E92E47C2ADA0}">
   <sheetPr>
     <tabColor rgb="FF196B24"/>
     <pageSetUpPr autoPageBreaks="0"/>
@@ -32155,1199 +32155,1199 @@
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="15" customWidth="1"/>
     <col min="3" max="4" width="11.42578125" style="15" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="180" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="15" customWidth="1"/>
     <col min="8" max="8" width="12" style="15" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="15" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="15" customWidth="1"/>
     <col min="14" max="15" width="8.42578125" style="15"/>
     <col min="16" max="16" width="13.28515625" style="15" customWidth="1"/>
     <col min="17" max="17" width="13.140625" style="15" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="15" customWidth="1"/>
     <col min="19" max="16384" width="8.42578125" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="B1" s="639" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="37.5" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="520" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="175"/>
       <c r="F2" s="175"/>
     </row>
     <row r="3" spans="1:19" ht="21">
       <c r="A3" s="24"/>
       <c r="B3" s="534" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="181"/>
       <c r="F3" s="181"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="257"/>
       <c r="E4" s="257"/>
       <c r="F4" s="176"/>
     </row>
     <row r="5" spans="1:19" ht="18.75">
       <c r="A5" s="24"/>
       <c r="B5" s="285" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C5" s="25"/>
       <c r="D5" s="65"/>
       <c r="E5" s="177"/>
       <c r="F5" s="177"/>
       <c r="G5" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A6" s="28"/>
       <c r="B6" s="268" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C6" s="269" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D6" s="284">
         <v>2025</v>
       </c>
       <c r="E6" s="271">
         <v>2024</v>
       </c>
       <c r="F6" s="271">
         <v>2023</v>
       </c>
       <c r="G6" s="271" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
     </row>
     <row r="7" spans="1:19" ht="17.25">
       <c r="A7" s="24"/>
       <c r="B7" s="11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C7" s="258"/>
       <c r="D7" s="123">
         <f>SUM(D8:D10)</f>
         <v>361271</v>
       </c>
       <c r="E7" s="33">
         <v>432694.81</v>
       </c>
       <c r="F7" s="33">
         <v>307253</v>
       </c>
       <c r="G7" s="33">
         <v>431912</v>
       </c>
       <c r="H7" s="237"/>
       <c r="I7" s="259"/>
       <c r="J7" s="234"/>
       <c r="K7" s="234"/>
       <c r="L7" s="234"/>
       <c r="M7" s="234"/>
       <c r="N7" s="234"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="24"/>
       <c r="B8" s="27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C8" s="103"/>
       <c r="D8" s="123">
         <v>23700</v>
       </c>
       <c r="E8" s="87">
         <v>22284.82</v>
       </c>
       <c r="F8" s="87">
         <v>19360</v>
       </c>
       <c r="G8" s="87">
         <v>18791</v>
       </c>
       <c r="H8" s="256"/>
       <c r="I8" s="260"/>
       <c r="J8" s="262"/>
       <c r="K8" s="262"/>
       <c r="L8" s="262"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="24"/>
       <c r="B9" s="27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C9" s="103"/>
       <c r="D9" s="123">
         <v>154923</v>
       </c>
       <c r="E9" s="87">
         <v>207681.99</v>
       </c>
       <c r="F9" s="87">
         <v>133482</v>
       </c>
       <c r="G9" s="87">
         <v>261449</v>
       </c>
       <c r="H9" s="256"/>
       <c r="I9" s="249"/>
       <c r="J9" s="262"/>
     </row>
     <row r="10" spans="1:19" ht="17.25">
       <c r="A10" s="24"/>
       <c r="B10" s="606" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C10" s="103"/>
       <c r="D10" s="114">
         <f>SUM(D33:D39)</f>
         <v>182648</v>
       </c>
       <c r="E10" s="607">
         <f>SUM(E33:E39)</f>
         <v>157060</v>
       </c>
       <c r="F10" s="607">
         <v>154411</v>
       </c>
       <c r="G10" s="607">
         <v>151672</v>
       </c>
       <c r="H10" s="256"/>
       <c r="I10" s="249"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="24"/>
       <c r="B11" s="608"/>
       <c r="C11" s="609"/>
       <c r="D11" s="610"/>
       <c r="E11" s="611"/>
       <c r="F11" s="611"/>
       <c r="G11" s="611"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="176"/>
       <c r="F12" s="176"/>
       <c r="G12" s="176"/>
     </row>
     <row r="13" spans="1:19" ht="17.25" customHeight="1" thickBot="1">
       <c r="A13" s="24"/>
       <c r="B13" s="268" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C13" s="269" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D13" s="284">
         <v>2025</v>
       </c>
       <c r="E13" s="271">
         <v>2024</v>
       </c>
       <c r="F13" s="271">
         <v>2023</v>
       </c>
       <c r="G13" s="271" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="15.75" customHeight="1">
       <c r="A14" s="24"/>
       <c r="B14" s="31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C14" s="103"/>
       <c r="D14" s="123">
         <v>18374.7</v>
       </c>
       <c r="E14" s="33">
         <v>16021.6</v>
       </c>
       <c r="F14" s="33">
         <v>14648</v>
       </c>
       <c r="G14" s="33">
         <v>14949</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="15.75" customHeight="1">
       <c r="A15" s="24"/>
       <c r="B15" s="239" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C15" s="103"/>
       <c r="D15" s="123">
         <v>26</v>
       </c>
       <c r="E15" s="13">
         <v>22.7</v>
       </c>
       <c r="F15" s="13">
         <v>21</v>
       </c>
       <c r="G15" s="13">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="15.75" customHeight="1">
       <c r="A16" s="24"/>
       <c r="B16" s="239" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C16" s="103"/>
       <c r="D16" s="123">
         <v>97.5</v>
       </c>
       <c r="E16" s="13">
         <v>88.2</v>
       </c>
       <c r="F16" s="13">
         <v>79</v>
       </c>
       <c r="G16" s="13">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18">
       <c r="A17" s="24"/>
       <c r="B17" s="421" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C17" s="126"/>
       <c r="D17" s="193">
         <v>5201.91</v>
       </c>
       <c r="E17" s="347">
         <v>6152.3</v>
       </c>
       <c r="F17" s="347">
         <v>4612</v>
       </c>
       <c r="G17" s="347">
         <v>3740</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="B18" s="6"/>
       <c r="C18" s="125"/>
       <c r="D18" s="6"/>
       <c r="E18" s="178"/>
       <c r="F18" s="178"/>
       <c r="G18" s="178"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="24"/>
       <c r="C19" s="89"/>
       <c r="D19" s="24"/>
       <c r="E19" s="176"/>
       <c r="F19" s="176"/>
       <c r="G19" s="176"/>
     </row>
     <row r="20" spans="1:7" ht="17.25" customHeight="1">
       <c r="A20" s="24"/>
       <c r="B20" s="268" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" s="269" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D20" s="284">
         <v>2025</v>
       </c>
       <c r="E20" s="271">
         <v>2024</v>
       </c>
       <c r="F20" s="271">
         <v>2023</v>
       </c>
       <c r="G20" s="271" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="24"/>
       <c r="B21" s="30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C21" s="103"/>
       <c r="D21" s="34"/>
       <c r="E21" s="179"/>
       <c r="F21" s="179"/>
       <c r="G21" s="179"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="24"/>
       <c r="B22" s="27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C22" s="103"/>
       <c r="D22" s="123">
         <v>18065.72</v>
       </c>
       <c r="E22" s="33">
         <v>15695.73</v>
       </c>
       <c r="F22" s="33">
         <v>14113</v>
       </c>
       <c r="G22" s="33">
         <v>14310</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="24"/>
       <c r="B23" s="27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C23" s="103"/>
       <c r="D23" s="123">
         <v>391.32</v>
       </c>
       <c r="E23" s="13">
         <v>405.01</v>
       </c>
       <c r="F23" s="13">
         <v>474</v>
       </c>
       <c r="G23" s="13">
         <v>547</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="24"/>
       <c r="B24" s="27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" s="103"/>
       <c r="D24" s="123">
         <v>26.54</v>
       </c>
       <c r="E24" s="13">
         <v>22.15</v>
       </c>
       <c r="F24" s="13">
         <v>22</v>
       </c>
       <c r="G24" s="13">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="24"/>
       <c r="B25" s="124" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C25" s="103"/>
       <c r="D25" s="123">
         <v>8.16</v>
       </c>
       <c r="E25" s="254">
         <v>4.63</v>
       </c>
       <c r="F25" s="254">
         <v>5.35</v>
       </c>
       <c r="G25" s="254">
         <v>6.21</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1">
       <c r="A26" s="24"/>
       <c r="B26" s="154" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C26" s="103"/>
       <c r="D26" s="123">
         <v>5201.91</v>
       </c>
       <c r="E26" s="33">
         <v>6152.3</v>
       </c>
       <c r="F26" s="33">
         <v>4612</v>
       </c>
       <c r="G26" s="33">
         <v>3740</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="24"/>
       <c r="B27" s="413" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" s="414"/>
       <c r="D27" s="415">
         <v>6.47</v>
       </c>
       <c r="E27" s="416">
         <v>4.91</v>
       </c>
       <c r="F27" s="416">
         <v>3</v>
       </c>
       <c r="G27" s="416">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="24"/>
       <c r="B28" s="30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C28" s="103"/>
       <c r="D28" s="115"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="24"/>
       <c r="B29" s="27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C29" s="103"/>
       <c r="D29" s="123">
         <v>1498.05</v>
       </c>
       <c r="E29" s="33">
         <v>1488.97</v>
       </c>
       <c r="F29" s="33">
         <v>1544</v>
       </c>
       <c r="G29" s="33">
         <v>2080</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="24"/>
       <c r="B30" s="27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="103"/>
       <c r="D30" s="123">
         <v>11538.09</v>
       </c>
       <c r="E30" s="33">
         <v>12753.02</v>
       </c>
       <c r="F30" s="33">
         <v>12494</v>
       </c>
       <c r="G30" s="33">
         <v>18614</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="24"/>
       <c r="B31" s="413" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" s="414"/>
       <c r="D31" s="407">
         <v>141887.25</v>
       </c>
       <c r="E31" s="417">
         <v>193440</v>
       </c>
       <c r="F31" s="417">
         <v>119443</v>
       </c>
       <c r="G31" s="417">
         <v>240752</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="17.25">
       <c r="A32" s="24"/>
       <c r="B32" s="253" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C32" s="103"/>
       <c r="D32" s="114"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="24"/>
       <c r="B33" s="27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="103"/>
       <c r="D33" s="114">
         <v>122944</v>
       </c>
       <c r="E33" s="33">
         <v>99252</v>
       </c>
       <c r="F33" s="78">
         <v>101300</v>
       </c>
       <c r="G33" s="78">
         <v>105650</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="B34" s="27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C34" s="103"/>
       <c r="D34" s="114">
         <v>21738</v>
       </c>
       <c r="E34" s="33">
         <v>21286</v>
       </c>
       <c r="F34" s="78">
         <v>8708</v>
       </c>
       <c r="G34" s="78">
         <v>5357</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="24"/>
       <c r="B35" s="27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C35" s="103"/>
       <c r="D35" s="114">
         <v>29152</v>
       </c>
       <c r="E35" s="33">
         <v>28567</v>
       </c>
       <c r="F35" s="78">
         <v>35489</v>
       </c>
       <c r="G35" s="78">
         <v>33202</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="24"/>
       <c r="B36" s="27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C36" s="103"/>
       <c r="D36" s="114">
         <v>1599</v>
       </c>
       <c r="E36" s="33">
         <v>1617</v>
       </c>
       <c r="F36" s="78">
         <v>1911</v>
       </c>
       <c r="G36" s="78">
         <v>1442</v>
       </c>
       <c r="H36" s="256"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="24"/>
       <c r="B37" s="27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C37" s="103"/>
       <c r="D37" s="114">
         <v>316</v>
       </c>
       <c r="E37" s="33">
         <v>1297</v>
       </c>
       <c r="F37" s="78">
         <v>1797</v>
       </c>
       <c r="G37" s="78">
         <v>1671</v>
       </c>
       <c r="H37" s="256"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="24"/>
       <c r="B38" s="27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C38" s="103"/>
       <c r="D38" s="114">
         <v>4017</v>
       </c>
       <c r="E38" s="33">
         <v>2426</v>
       </c>
       <c r="F38" s="78">
         <v>2193</v>
       </c>
       <c r="G38" s="78">
         <v>1413</v>
       </c>
       <c r="H38" s="256"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="24"/>
       <c r="B39" s="421" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C39" s="126"/>
       <c r="D39" s="193">
         <v>2882</v>
       </c>
       <c r="E39" s="422">
         <v>2615</v>
       </c>
       <c r="F39" s="423">
         <v>3013</v>
       </c>
       <c r="G39" s="423">
         <v>2937</v>
       </c>
       <c r="H39" s="256"/>
       <c r="I39" s="262"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="24"/>
       <c r="G40" s="180"/>
       <c r="P40" s="235"/>
     </row>
     <row r="41" spans="1:16">
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="176"/>
       <c r="F41" s="176"/>
       <c r="G41" s="176"/>
     </row>
     <row r="42" spans="1:16">
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="G42" s="180"/>
     </row>
     <row r="43" spans="1:16" ht="18" thickBot="1">
       <c r="B43" s="268" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" s="269" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D43" s="284">
         <v>2025</v>
       </c>
       <c r="E43" s="271">
         <v>2024</v>
       </c>
       <c r="F43" s="271">
         <v>2023</v>
       </c>
       <c r="G43" s="271" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C44" s="320"/>
       <c r="D44" s="123">
         <v>274.83999999999997</v>
       </c>
       <c r="E44" s="255">
         <v>578.33000000000004</v>
       </c>
       <c r="F44" s="255">
         <v>185.7</v>
       </c>
       <c r="G44" s="255">
         <v>603.29999999999995</v>
       </c>
     </row>
     <row r="45" spans="1:16" ht="15.75" customHeight="1">
       <c r="B45" s="11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C45" s="320"/>
       <c r="D45" s="123">
         <v>383.7</v>
       </c>
       <c r="E45" s="216">
         <v>213.2</v>
       </c>
       <c r="F45" s="216">
         <v>302.89999999999998</v>
       </c>
       <c r="G45" s="216">
         <v>198.6</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="15.75" customHeight="1">
       <c r="B46" s="11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C46" s="320"/>
       <c r="D46" s="123">
         <v>3.5466250000000001</v>
       </c>
       <c r="E46" s="216">
         <v>7.9113749999999996</v>
       </c>
       <c r="F46" s="216">
         <v>2.4</v>
       </c>
       <c r="G46" s="216">
         <v>7.2</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="B47" s="11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="320"/>
       <c r="D47" s="123">
         <v>18</v>
       </c>
       <c r="E47" s="216">
         <v>54</v>
       </c>
       <c r="F47" s="216">
         <v>17.3</v>
       </c>
       <c r="G47" s="216">
         <v>44.5</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="B48" s="11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C48" s="320"/>
       <c r="D48" s="123">
         <v>19.5</v>
       </c>
       <c r="E48" s="216">
         <v>58.7</v>
       </c>
       <c r="F48" s="216">
         <v>18.8</v>
       </c>
       <c r="G48" s="216">
         <v>48.4</v>
       </c>
     </row>
     <row r="49" spans="2:7">
       <c r="B49" s="11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C49" s="320"/>
       <c r="D49" s="123">
         <v>55.076999999999998</v>
       </c>
       <c r="E49" s="216">
         <v>122.85899999999999</v>
       </c>
       <c r="F49" s="216">
         <v>37.6</v>
       </c>
       <c r="G49" s="216">
         <v>111.2</v>
       </c>
     </row>
     <row r="50" spans="2:7">
       <c r="B50" s="424" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C50" s="425" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D50" s="193">
         <v>7.9278000000000004</v>
       </c>
       <c r="E50" s="422">
         <v>17.6843</v>
       </c>
       <c r="F50" s="422">
         <v>5.4</v>
       </c>
       <c r="G50" s="422">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="2:7" s="20" customFormat="1">
       <c r="B52" s="128" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C52" s="128"/>
       <c r="D52" s="128"/>
       <c r="E52" s="128"/>
       <c r="F52" s="128"/>
       <c r="G52" s="15"/>
     </row>
     <row r="53" spans="2:7" s="20" customFormat="1">
       <c r="B53" s="678" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C53" s="678"/>
       <c r="D53" s="678"/>
       <c r="E53" s="678"/>
       <c r="F53" s="678"/>
       <c r="G53" s="678"/>
     </row>
     <row r="54" spans="2:7" s="20" customFormat="1">
       <c r="B54" s="128" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" s="128"/>
       <c r="D54" s="128"/>
       <c r="E54" s="128"/>
       <c r="F54" s="128"/>
       <c r="G54" s="15"/>
     </row>
     <row r="55" spans="2:7" s="20" customFormat="1">
       <c r="B55" s="128" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C55" s="128"/>
       <c r="D55" s="128"/>
       <c r="E55" s="128"/>
       <c r="F55" s="128"/>
       <c r="G55" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B53:G53"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{225031A2-73AD-49AF-A13A-2C4CF615AEFD}">
   <sheetPr codeName="Sheet8">
     <tabColor rgb="FF196B24"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:AT21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="44.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="7" width="11.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1"/>
     <col min="9" max="9" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="8.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15" customHeight="1">
       <c r="B1" s="639" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2" spans="2:12" ht="37.5" customHeight="1">
       <c r="B2" s="520" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="2:12" ht="18.75" customHeight="1">
       <c r="B3" s="517" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="4" spans="2:12">
       <c r="C4" s="216"/>
       <c r="D4" s="216"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
     </row>
     <row r="5" spans="2:12">
       <c r="B5" s="536" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C5" s="264"/>
       <c r="D5" s="265">
         <v>2025</v>
       </c>
       <c r="E5" s="265">
         <v>2024</v>
       </c>
       <c r="F5" s="265">
         <v>2023</v>
       </c>
       <c r="G5" s="265" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="2:12">
       <c r="B6" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C6" s="301" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D6" s="104">
         <v>2760925.44</v>
       </c>
       <c r="E6" s="32">
         <v>3358371.2</v>
       </c>
       <c r="F6" s="32">
         <v>2145058.81</v>
       </c>
       <c r="G6" s="32">
         <v>2917862</v>
       </c>
     </row>
     <row r="7" spans="2:12">
       <c r="B7" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C7" s="301" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D7" s="104">
         <v>230121.45</v>
       </c>
       <c r="E7" s="32">
         <v>217604.6716</v>
       </c>
       <c r="F7" s="32">
         <v>194536.01430000001</v>
       </c>
       <c r="G7" s="32">
         <v>190690</v>
       </c>
     </row>
     <row r="8" spans="2:12">
       <c r="B8" s="330" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C8" s="323" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D8" s="418">
         <v>33406.550000000003</v>
       </c>
       <c r="E8" s="419">
         <v>12150.60944</v>
       </c>
       <c r="F8" s="419">
         <v>16199</v>
       </c>
       <c r="G8" s="419">
         <v>24547</v>
       </c>
     </row>
     <row r="9" spans="2:12">
       <c r="B9" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C9" s="301" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D9" s="131">
         <v>6.59</v>
       </c>
       <c r="E9" s="138">
         <v>6.2</v>
       </c>
       <c r="F9" s="138">
         <v>6.1360570000000001</v>
       </c>
       <c r="G9" s="138">
         <v>5.9431479999999999</v>
       </c>
     </row>
     <row r="10" spans="2:12">
       <c r="B10" s="8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C10" s="301" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D10" s="131">
         <v>51.28</v>
       </c>
       <c r="E10" s="138">
         <v>53.137578449999999</v>
       </c>
       <c r="F10" s="138">
         <v>49.976999999999997</v>
       </c>
       <c r="G10" s="138">
         <v>53.183239</v>
       </c>
     </row>
     <row r="11" spans="2:12">
       <c r="B11" s="330" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C11" s="323" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D11" s="184">
         <v>630.61</v>
       </c>
       <c r="E11" s="420">
         <v>806</v>
       </c>
       <c r="F11" s="420">
         <v>477.77</v>
       </c>
       <c r="G11" s="420">
         <v>687.86396200000001</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="34.5" customHeight="1">
       <c r="B12" s="294" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C12" s="322" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D12" s="293">
         <f>D9/'Network performance'!D6*1000000</f>
         <v>659.15819796751214</v>
       </c>
       <c r="E12" s="316">
         <f>E9/'Network performance'!D6*1000000</f>
         <v>620.14883572057295</v>
       </c>
       <c r="F12" s="316">
         <f>F9/'Network performance'!F6*1000000</f>
         <v>628.1151602006347</v>
       </c>
       <c r="G12" s="296">
         <v>608.03200196431499</v>
       </c>
       <c r="H12" s="213"/>
       <c r="L12" s="263"/>
     </row>
     <row r="13" spans="2:12">
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
     </row>
     <row r="14" spans="2:12"/>
     <row r="15" spans="2:12">
       <c r="B15" s="536" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C15" s="266" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D15" s="267">
         <v>2025</v>
       </c>
       <c r="E15" s="267">
         <v>2024</v>
       </c>
       <c r="F15" s="267">
         <v>2023</v>
       </c>
       <c r="G15" s="267" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="2:12">
       <c r="B16" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C16" s="59"/>
       <c r="D16" s="131">
         <v>1399.701</v>
       </c>
       <c r="E16" s="138">
         <v>1151.6969999999999</v>
       </c>
       <c r="F16" s="138">
         <v>1210.3109999999999</v>
       </c>
       <c r="G16" s="138">
         <v>1289.2</v>
       </c>
       <c r="I16" s="227"/>
     </row>
     <row r="17" spans="2:46">
       <c r="B17" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C17" s="59"/>
       <c r="D17" s="131">
         <v>1083.8900000000001</v>
       </c>
       <c r="E17" s="138">
         <v>1078.3489999999999</v>
       </c>
       <c r="F17" s="138">
         <v>1087.374</v>
       </c>
       <c r="G17" s="138">
         <v>1126.7</v>
       </c>
     </row>
     <row r="18" spans="2:46">
       <c r="B18" s="305" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C18" s="317"/>
       <c r="D18" s="292">
         <v>2539.6999999999998</v>
       </c>
       <c r="E18" s="318">
         <v>810.73</v>
       </c>
       <c r="F18" s="318">
         <v>1087.6199999999999</v>
       </c>
       <c r="G18" s="318">
         <v>1927.6</v>
       </c>
       <c r="I18" s="236"/>
     </row>
     <row r="19" spans="2:46" ht="11.25" customHeight="1">
       <c r="B19" s="99"/>
       <c r="C19" s="99"/>
       <c r="D19" s="99"/>
       <c r="E19" s="99"/>
       <c r="F19" s="99"/>
       <c r="G19" s="99"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
@@ -33368,1607 +33368,1598 @@
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
       <c r="AD19" s="2"/>
       <c r="AE19" s="2"/>
       <c r="AF19" s="2"/>
       <c r="AG19" s="2"/>
       <c r="AH19" s="2"/>
       <c r="AI19" s="2"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="2"/>
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
     </row>
     <row r="20" spans="2:46">
       <c r="B20" s="678" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C20" s="678"/>
       <c r="D20" s="678"/>
       <c r="E20" s="678"/>
       <c r="F20" s="678"/>
       <c r="G20" s="678"/>
     </row>
     <row r="21" spans="2:46" ht="15" customHeight="1">
       <c r="B21" s="679" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C21" s="679"/>
       <c r="D21" s="679"/>
       <c r="E21" s="679"/>
       <c r="F21" s="679"/>
       <c r="G21" s="679"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B20:G20"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3FF1993-C21D-4F34-91D9-B79FC6FF33E8}">
-[...499 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B16579E-48E1-4FBF-BEC4-4990E10BE6F1}">
   <sheetPr>
     <tabColor rgb="FF196B24"/>
   </sheetPr>
   <dimension ref="B1:AL39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="44.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="8.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1"/>
     <col min="9" max="9" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="8.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7">
       <c r="B1" s="639" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="2" spans="2:7" ht="55.5" customHeight="1">
       <c r="B2" s="520" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="2:7" ht="21">
       <c r="B3" s="517" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="4" spans="2:7">
       <c r="C4" s="216"/>
       <c r="D4" s="216"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
     </row>
     <row r="5" spans="2:7" ht="18" thickBot="1">
       <c r="B5" s="536" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C5" s="266"/>
       <c r="D5" s="267">
         <v>2025</v>
       </c>
       <c r="E5" s="267">
         <v>2024</v>
       </c>
       <c r="F5" s="267">
         <v>2023</v>
       </c>
     </row>
     <row r="6" spans="2:7">
       <c r="B6" s="681" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C6" s="320" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D6" s="132">
         <v>86</v>
       </c>
       <c r="E6" s="134">
         <v>59</v>
       </c>
       <c r="F6" s="134">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:7">
       <c r="B7" s="682"/>
       <c r="C7" s="323" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" s="186">
         <v>42.3</v>
       </c>
       <c r="E7" s="187">
         <v>29.2</v>
       </c>
       <c r="F7" s="187">
         <v>18.660287081339714</v>
       </c>
     </row>
     <row r="8" spans="2:7">
       <c r="B8" s="681" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C8" s="320" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" s="132">
         <v>3</v>
       </c>
       <c r="E8" s="134">
         <v>1</v>
       </c>
       <c r="F8" s="134">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:7">
       <c r="B9" s="682"/>
       <c r="C9" s="324" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="188">
         <v>0.5</v>
       </c>
       <c r="E9" s="187">
         <v>0.2</v>
       </c>
       <c r="F9" s="187">
         <v>0.16638935108153077</v>
       </c>
     </row>
     <row r="10" spans="2:7">
       <c r="B10" s="681" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C10" s="320" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="132">
         <v>7</v>
       </c>
       <c r="E10" s="134">
         <v>7</v>
       </c>
       <c r="F10" s="134">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="2:7">
       <c r="B11" s="682"/>
       <c r="C11" s="324" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="188">
         <v>14</v>
       </c>
       <c r="E11" s="187">
         <v>14</v>
       </c>
       <c r="F11" s="187">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="2:7">
       <c r="B12" s="8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C12" s="320" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="132">
         <v>59</v>
       </c>
       <c r="E12" s="133">
         <v>54</v>
       </c>
       <c r="F12" s="133">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:7">
       <c r="B13" s="309" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C13" s="325" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="293">
         <v>27</v>
       </c>
       <c r="E13" s="319">
         <v>24</v>
       </c>
       <c r="F13" s="319">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="101"/>
       <c r="C14" s="102"/>
       <c r="D14" s="102"/>
       <c r="E14" s="102"/>
       <c r="F14" s="102"/>
     </row>
     <row r="15" spans="2:7">
       <c r="B15" s="173"/>
       <c r="C15" s="100"/>
       <c r="D15" s="100"/>
       <c r="E15" s="100"/>
       <c r="F15" s="100"/>
     </row>
     <row r="16" spans="2:7">
       <c r="C16" s="100"/>
       <c r="D16" s="100"/>
       <c r="E16" s="100"/>
       <c r="F16" s="100"/>
     </row>
     <row r="17" spans="2:38" ht="18" thickBot="1">
       <c r="B17" s="536" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C17" s="266"/>
       <c r="D17" s="267">
         <v>2025</v>
       </c>
       <c r="E17" s="267">
         <v>2024</v>
       </c>
       <c r="F17" s="267">
         <v>2023</v>
       </c>
     </row>
     <row r="18" spans="2:38">
       <c r="B18" s="294" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C18" s="321" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D18" s="295">
         <v>70</v>
       </c>
       <c r="E18" s="296">
         <v>68.02</v>
       </c>
       <c r="F18" s="346" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="2:38" ht="11.25" customHeight="1">
       <c r="B19" s="50"/>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
       <c r="F19" s="50"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
       <c r="AD19" s="2"/>
       <c r="AE19" s="2"/>
       <c r="AF19" s="2"/>
       <c r="AG19" s="2"/>
       <c r="AH19" s="2"/>
       <c r="AI19" s="2"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="2"/>
       <c r="AL19" s="2"/>
     </row>
     <row r="20" spans="2:38">
       <c r="B20" s="683" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C20" s="683"/>
       <c r="D20" s="683"/>
       <c r="E20" s="683"/>
       <c r="F20" s="683"/>
       <c r="G20" s="683"/>
     </row>
     <row r="21" spans="2:38">
       <c r="B21" s="684" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C21" s="683"/>
       <c r="D21" s="683"/>
       <c r="E21" s="683"/>
       <c r="F21" s="683"/>
     </row>
     <row r="22" spans="2:38">
       <c r="B22" s="680"/>
       <c r="C22" s="680"/>
       <c r="D22" s="680"/>
       <c r="E22" s="680"/>
       <c r="F22" s="680"/>
       <c r="G22" s="680"/>
     </row>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD115428-1DA8-4794-A82E-ECF76D3B4E48}">
   <sheetPr>
     <tabColor rgb="FF196B24"/>
   </sheetPr>
   <dimension ref="B1:S42"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="H17" sqref="H17:H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="46.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="64" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="64" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="7" width="11.140625" style="88" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="15" customHeight="1">
       <c r="B1" s="639" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="2:15" ht="37.5" customHeight="1">
       <c r="B2" s="520" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
     </row>
     <row r="3" spans="2:15" ht="21">
       <c r="B3" s="517" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="36"/>
     </row>
     <row r="4" spans="2:15" ht="21">
       <c r="B4" s="517" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="36"/>
     </row>
     <row r="5" spans="2:15" ht="15" customHeight="1">
       <c r="B5" s="518"/>
       <c r="C5" s="93"/>
       <c r="D5" s="93"/>
       <c r="E5" s="41"/>
       <c r="F5" s="41"/>
       <c r="G5" s="89"/>
     </row>
     <row r="6" spans="2:15" ht="15" customHeight="1" thickBot="1">
       <c r="B6" s="536" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C6" s="266" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D6" s="267">
         <v>2025</v>
       </c>
       <c r="E6" s="267">
         <v>2024</v>
       </c>
       <c r="F6" s="267">
         <v>2023</v>
       </c>
       <c r="G6" s="267">
         <v>2022</v>
       </c>
       <c r="I6" s="41"/>
       <c r="O6" s="144"/>
     </row>
     <row r="7" spans="2:15" ht="15" customHeight="1">
       <c r="B7" s="94" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C7" s="118"/>
       <c r="D7" s="131">
         <v>4864</v>
       </c>
       <c r="E7" s="339">
         <v>4454.8999999999996</v>
       </c>
       <c r="F7" s="339">
         <v>4301.1000000000004</v>
       </c>
       <c r="G7" s="339">
         <v>4125.8999999999996</v>
       </c>
       <c r="I7" s="41"/>
       <c r="O7" s="144"/>
     </row>
     <row r="8" spans="2:15" ht="15" customHeight="1">
       <c r="B8" s="97" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C8" s="118"/>
       <c r="D8" s="131">
         <v>4386.6000000000004</v>
       </c>
       <c r="E8" s="339">
         <v>3901.4</v>
       </c>
       <c r="F8" s="339">
         <v>3680.8</v>
       </c>
       <c r="G8" s="339">
         <v>3705.8</v>
       </c>
       <c r="I8" s="143"/>
       <c r="O8" s="144"/>
     </row>
     <row r="9" spans="2:15" ht="15" customHeight="1">
       <c r="B9" s="183" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C9" s="287"/>
       <c r="D9" s="184">
         <v>477.4</v>
       </c>
       <c r="E9" s="340">
         <v>553.5</v>
       </c>
       <c r="F9" s="340">
         <v>620.29999999999995</v>
       </c>
       <c r="G9" s="340">
         <v>420.1</v>
       </c>
       <c r="I9" s="41"/>
       <c r="O9" s="145"/>
     </row>
     <row r="10" spans="2:15" ht="15" customHeight="1">
       <c r="B10" s="685" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C10" s="118"/>
       <c r="D10" s="131">
         <v>4445.3999999999996</v>
       </c>
       <c r="E10" s="339">
         <v>4006.6</v>
       </c>
       <c r="F10" s="339">
         <v>3805.3</v>
       </c>
       <c r="G10" s="341">
         <v>3511</v>
       </c>
       <c r="O10" s="145"/>
     </row>
     <row r="11" spans="2:15" ht="15" customHeight="1">
       <c r="B11" s="686"/>
       <c r="C11" s="291" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="292">
         <v>91.39</v>
       </c>
       <c r="E11" s="342">
         <v>89.9</v>
       </c>
       <c r="F11" s="342">
         <v>88.5</v>
       </c>
       <c r="G11" s="342">
         <v>85.1</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="15" customHeight="1">
       <c r="B12" s="51"/>
       <c r="C12" s="95"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="I12" s="41"/>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
     </row>
     <row r="13" spans="2:15" ht="15" customHeight="1">
       <c r="C13" s="93"/>
       <c r="D13" s="41"/>
       <c r="E13" s="89"/>
       <c r="F13" s="89"/>
       <c r="G13" s="89"/>
       <c r="L13" s="90"/>
       <c r="M13" s="91"/>
     </row>
     <row r="14" spans="2:15" ht="15" customHeight="1" thickBot="1">
       <c r="B14" s="536" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C14" s="266"/>
       <c r="D14" s="267">
         <v>2025</v>
       </c>
       <c r="E14" s="267">
         <v>2024</v>
       </c>
       <c r="F14" s="267">
         <v>2023</v>
       </c>
       <c r="G14" s="267">
         <v>2022</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="15" customHeight="1">
       <c r="B15" s="537" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C15" s="526" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D15" s="385"/>
       <c r="E15" s="386"/>
       <c r="F15" s="387"/>
       <c r="G15" s="387"/>
     </row>
     <row r="16" spans="2:15" ht="15" customHeight="1">
       <c r="B16" s="538" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C16" s="117"/>
       <c r="D16" s="142"/>
       <c r="E16" s="139"/>
       <c r="F16" s="139"/>
       <c r="G16" s="139"/>
     </row>
     <row r="17" spans="2:19" ht="15" customHeight="1">
       <c r="B17" s="382" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C17" s="118"/>
       <c r="D17" s="131">
         <v>215.6</v>
       </c>
       <c r="E17" s="141">
         <v>110.2</v>
       </c>
       <c r="F17" s="141">
         <v>127.8</v>
       </c>
       <c r="G17" s="141">
         <v>141.19999999999999</v>
       </c>
       <c r="H17" s="675"/>
     </row>
     <row r="18" spans="2:19" ht="15" customHeight="1">
       <c r="B18" s="382" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C18" s="118"/>
       <c r="D18" s="131">
         <v>3260.5</v>
       </c>
       <c r="E18" s="141">
         <v>2847.2</v>
       </c>
       <c r="F18" s="141">
         <v>2397.5</v>
       </c>
       <c r="G18" s="141">
         <v>2286.4</v>
       </c>
       <c r="H18" s="675"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
     </row>
     <row r="19" spans="2:19" ht="15" customHeight="1">
       <c r="B19" s="382" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C19" s="118"/>
       <c r="D19" s="131">
         <v>535.1</v>
       </c>
       <c r="E19" s="141">
         <v>532.4</v>
       </c>
       <c r="F19" s="141">
         <v>704.6</v>
       </c>
       <c r="G19" s="141">
         <v>693.8</v>
       </c>
       <c r="H19" s="675"/>
     </row>
     <row r="20" spans="2:19" ht="15" customHeight="1">
       <c r="B20" s="383" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C20" s="287"/>
       <c r="D20" s="184">
         <v>375.4</v>
       </c>
       <c r="E20" s="185">
         <v>411.6</v>
       </c>
       <c r="F20" s="185">
         <v>450.9</v>
       </c>
       <c r="G20" s="185">
         <v>584.1</v>
       </c>
       <c r="H20" s="675"/>
     </row>
     <row r="21" spans="2:19" ht="15" customHeight="1">
       <c r="B21" s="538" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C21" s="118"/>
       <c r="D21" s="131"/>
       <c r="E21" s="141"/>
       <c r="F21" s="141"/>
       <c r="G21" s="141"/>
       <c r="J21" s="236"/>
       <c r="K21" s="236"/>
     </row>
     <row r="22" spans="2:19" ht="15" customHeight="1">
       <c r="B22" s="382" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C22" s="118"/>
       <c r="D22" s="131">
         <v>3183.1</v>
       </c>
       <c r="E22" s="141">
         <v>2725.7</v>
       </c>
       <c r="F22" s="141">
         <v>2289.1</v>
       </c>
       <c r="G22" s="141">
         <v>2361</v>
       </c>
       <c r="H22" s="92"/>
     </row>
     <row r="23" spans="2:19" ht="15" customHeight="1">
       <c r="B23" s="382" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C23" s="118"/>
       <c r="D23" s="131">
         <v>199.9</v>
       </c>
       <c r="E23" s="141">
         <v>209.1</v>
       </c>
       <c r="F23" s="141">
         <v>212.9</v>
       </c>
       <c r="G23" s="141">
         <v>123.5</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="15" customHeight="1">
       <c r="B24" s="382" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C24" s="118"/>
       <c r="D24" s="131">
         <v>1003.6</v>
       </c>
       <c r="E24" s="141">
         <v>966.6</v>
       </c>
       <c r="F24" s="141">
         <v>1178.8</v>
       </c>
       <c r="G24" s="141">
         <v>1221</v>
       </c>
     </row>
     <row r="25" spans="2:19" ht="15" customHeight="1">
       <c r="B25" s="384" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C25" s="377"/>
       <c r="D25" s="378" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E25" s="379" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F25" s="379" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G25" s="379" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="2:19" ht="15" customHeight="1">
       <c r="B26" s="539" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C26" s="388" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D26" s="389"/>
       <c r="E26" s="389"/>
       <c r="F26" s="389"/>
       <c r="G26" s="389"/>
     </row>
     <row r="27" spans="2:19" ht="15" customHeight="1">
       <c r="B27" s="538" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C27" s="96"/>
       <c r="D27" s="140"/>
       <c r="E27" s="98"/>
       <c r="F27" s="98"/>
       <c r="G27" s="98"/>
     </row>
     <row r="28" spans="2:19" ht="15" customHeight="1">
       <c r="B28" s="382" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C28" s="118"/>
       <c r="D28" s="233">
         <v>55.5</v>
       </c>
       <c r="E28" s="343">
         <v>22.4</v>
       </c>
       <c r="F28" s="343">
         <v>61.8</v>
       </c>
       <c r="G28" s="343">
         <v>32.4</v>
       </c>
       <c r="H28" s="236"/>
       <c r="I28" s="236"/>
     </row>
     <row r="29" spans="2:19" ht="15" customHeight="1">
       <c r="B29" s="382" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C29" s="118"/>
       <c r="D29" s="233">
         <v>375.3</v>
       </c>
       <c r="E29" s="343">
         <v>467.8</v>
       </c>
       <c r="F29" s="343">
         <v>505.1</v>
       </c>
       <c r="G29" s="343">
         <v>327.7</v>
       </c>
     </row>
     <row r="30" spans="2:19" ht="15" customHeight="1">
       <c r="B30" s="382" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C30" s="118"/>
       <c r="D30" s="233">
         <v>3.4</v>
       </c>
       <c r="E30" s="343">
         <v>26.5</v>
       </c>
       <c r="F30" s="343">
         <v>8.5</v>
       </c>
       <c r="G30" s="343">
         <v>28.3</v>
       </c>
       <c r="H30" s="261"/>
       <c r="I30" s="261"/>
     </row>
     <row r="31" spans="2:19" ht="15" customHeight="1">
       <c r="B31" s="383" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C31" s="287"/>
       <c r="D31" s="344">
         <v>43.2</v>
       </c>
       <c r="E31" s="345">
         <v>36.799999999999997</v>
       </c>
       <c r="F31" s="345">
         <v>44.9</v>
       </c>
       <c r="G31" s="345">
         <v>32.1</v>
       </c>
     </row>
     <row r="32" spans="2:19" ht="15" customHeight="1">
       <c r="B32" s="538" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C32" s="118"/>
       <c r="D32" s="233"/>
       <c r="E32" s="343"/>
       <c r="F32" s="343"/>
       <c r="G32" s="343"/>
     </row>
     <row r="33" spans="2:10" ht="15" customHeight="1">
       <c r="B33" s="382" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C33" s="118"/>
       <c r="D33" s="233">
         <v>43.4</v>
       </c>
       <c r="E33" s="343">
         <v>39</v>
       </c>
       <c r="F33" s="343">
         <v>47.7</v>
       </c>
       <c r="G33" s="343">
         <v>33.4</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="15" customHeight="1">
       <c r="B34" s="382" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C34" s="118"/>
       <c r="D34" s="233">
         <v>0</v>
       </c>
       <c r="E34" s="343">
         <v>0</v>
       </c>
       <c r="F34" s="343">
         <v>0</v>
       </c>
       <c r="G34" s="343">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:10" ht="15" customHeight="1">
       <c r="B35" s="382" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C35" s="118"/>
       <c r="D35" s="233">
         <v>7.5</v>
       </c>
       <c r="E35" s="343">
         <v>23.5</v>
       </c>
       <c r="F35" s="343">
         <v>4.5999999999999996</v>
       </c>
       <c r="G35" s="343">
         <v>7.4</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="15" customHeight="1">
       <c r="B36" s="384" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C36" s="377"/>
       <c r="D36" s="380">
         <v>426.5</v>
       </c>
       <c r="E36" s="381">
         <v>491</v>
       </c>
       <c r="F36" s="381">
         <v>568</v>
       </c>
       <c r="G36" s="381">
         <v>379.6</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="15" customHeight="1">
       <c r="B38" s="286"/>
       <c r="C38" s="65"/>
       <c r="D38" s="65"/>
       <c r="E38" s="37"/>
       <c r="F38" s="65"/>
       <c r="G38" s="65"/>
     </row>
     <row r="39" spans="2:10" ht="15" customHeight="1" thickBot="1">
       <c r="B39" s="536" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C39" s="266" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D39" s="267">
         <v>2025</v>
       </c>
       <c r="E39" s="267">
         <v>2024</v>
       </c>
       <c r="F39" s="267">
         <v>2023</v>
       </c>
       <c r="G39" s="267">
         <v>2022</v>
       </c>
       <c r="J39" s="41"/>
     </row>
     <row r="40" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B40" s="328" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C40" s="291"/>
       <c r="D40" s="293">
         <v>31968</v>
       </c>
       <c r="E40" s="338">
         <v>27849</v>
       </c>
       <c r="F40" s="338">
         <v>24275</v>
       </c>
       <c r="G40" s="338">
         <v>32523</v>
       </c>
       <c r="J40" s="41"/>
     </row>
     <row r="41" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B41" s="51"/>
       <c r="C41" s="60"/>
       <c r="D41" s="60"/>
       <c r="E41" s="51"/>
       <c r="F41" s="60"/>
       <c r="G41" s="60"/>
       <c r="J41" s="41"/>
     </row>
     <row r="42" spans="2:10" s="50" customFormat="1" ht="15" customHeight="1">
       <c r="B42" s="683" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C42" s="683"/>
       <c r="D42" s="683"/>
       <c r="E42" s="683"/>
       <c r="F42" s="683"/>
       <c r="G42" s="683"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B42:G42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3FF1993-C21D-4F34-91D9-B79FC6FF33E8}">
+  <sheetPr codeName="Sheet4">
+    <tabColor rgb="FF12AFEE"/>
+    <pageSetUpPr autoPageBreaks="0"/>
+  </sheetPr>
+  <dimension ref="B1:T38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="55.85546875" style="1" customWidth="1"/>
+    <col min="3" max="6" width="8.5703125" style="64" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="64" customWidth="1"/>
+    <col min="8" max="16384" width="8.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:10" ht="15" customHeight="1">
+      <c r="B1" s="640" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="2" spans="2:10" ht="37.5" customHeight="1">
+      <c r="B2" s="349" t="s">
+        <v>190</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="36"/>
+    </row>
+    <row r="3" spans="2:10" ht="18.75" customHeight="1">
+      <c r="B3" s="350" t="s">
+        <v>191</v>
+      </c>
+      <c r="G3" s="36"/>
+    </row>
+    <row r="4" spans="2:10" ht="15" customHeight="1">
+      <c r="B4" s="286"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="41"/>
+    </row>
+    <row r="5" spans="2:10" ht="15" customHeight="1">
+      <c r="B5" s="540" t="s">
+        <v>192</v>
+      </c>
+      <c r="C5" s="269" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" s="271">
+        <v>2025</v>
+      </c>
+      <c r="E5" s="271">
+        <v>2024</v>
+      </c>
+      <c r="F5" s="271">
+        <v>2023</v>
+      </c>
+      <c r="G5" s="271">
+        <v>2022</v>
+      </c>
+      <c r="H5" s="45"/>
+      <c r="J5" s="41"/>
+    </row>
+    <row r="6" spans="2:10" ht="15" customHeight="1">
+      <c r="B6" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C6" s="301"/>
+      <c r="D6" s="62">
+        <v>0</v>
+      </c>
+      <c r="E6" s="73">
+        <v>0</v>
+      </c>
+      <c r="F6" s="69">
+        <v>0</v>
+      </c>
+      <c r="G6" s="69">
+        <v>0</v>
+      </c>
+      <c r="H6" s="45"/>
+      <c r="J6" s="41"/>
+    </row>
+    <row r="7" spans="2:10" ht="15" customHeight="1">
+      <c r="B7" s="192" t="s">
+        <v>194</v>
+      </c>
+      <c r="C7" s="301"/>
+      <c r="D7" s="62">
+        <v>0</v>
+      </c>
+      <c r="E7" s="73">
+        <v>0</v>
+      </c>
+      <c r="F7" s="69">
+        <v>0</v>
+      </c>
+      <c r="G7" s="69">
+        <v>0</v>
+      </c>
+      <c r="H7" s="45"/>
+      <c r="J7" s="41"/>
+    </row>
+    <row r="8" spans="2:10" ht="15" customHeight="1">
+      <c r="B8" s="409" t="s">
+        <v>195</v>
+      </c>
+      <c r="C8" s="323"/>
+      <c r="D8" s="410">
+        <v>0</v>
+      </c>
+      <c r="E8" s="411">
+        <v>0</v>
+      </c>
+      <c r="F8" s="412">
+        <v>0</v>
+      </c>
+      <c r="G8" s="412">
+        <v>0</v>
+      </c>
+      <c r="H8" s="45"/>
+      <c r="J8" s="41"/>
+    </row>
+    <row r="9" spans="2:10" ht="15" customHeight="1">
+      <c r="B9" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C9" s="301"/>
+      <c r="D9" s="62">
+        <v>10.8</v>
+      </c>
+      <c r="E9" s="73">
+        <v>10.4</v>
+      </c>
+      <c r="F9" s="231">
+        <v>7.7</v>
+      </c>
+      <c r="G9" s="69">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H9" s="45"/>
+      <c r="J9" s="41"/>
+    </row>
+    <row r="10" spans="2:10" ht="15" customHeight="1">
+      <c r="B10" s="330" t="s">
+        <v>197</v>
+      </c>
+      <c r="C10" s="323"/>
+      <c r="D10" s="410">
+        <v>1</v>
+      </c>
+      <c r="E10" s="411">
+        <v>3</v>
+      </c>
+      <c r="F10" s="412">
+        <v>3</v>
+      </c>
+      <c r="G10" s="412">
+        <v>0</v>
+      </c>
+      <c r="H10" s="45"/>
+      <c r="J10" s="41"/>
+    </row>
+    <row r="11" spans="2:10" ht="15" customHeight="1">
+      <c r="B11" s="366" t="s">
+        <v>198</v>
+      </c>
+      <c r="C11" s="356" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="371">
+        <v>100</v>
+      </c>
+      <c r="E11" s="372">
+        <v>100</v>
+      </c>
+      <c r="F11" s="372">
+        <v>100</v>
+      </c>
+      <c r="G11" s="372">
+        <v>100</v>
+      </c>
+      <c r="J11" s="41"/>
+    </row>
+    <row r="12" spans="2:10" ht="15" customHeight="1">
+      <c r="B12" s="8"/>
+      <c r="C12" s="301"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="238"/>
+      <c r="F12" s="127"/>
+      <c r="G12" s="127"/>
+      <c r="J12" s="41"/>
+    </row>
+    <row r="13" spans="2:10" ht="15" customHeight="1">
+      <c r="B13" s="8"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="J13" s="41"/>
+    </row>
+    <row r="14" spans="2:10" ht="15" customHeight="1" thickBot="1">
+      <c r="B14" s="540" t="s">
+        <v>199</v>
+      </c>
+      <c r="C14" s="269"/>
+      <c r="D14" s="271">
+        <v>2025</v>
+      </c>
+      <c r="E14" s="271">
+        <v>2024</v>
+      </c>
+      <c r="F14" s="271">
+        <v>2023</v>
+      </c>
+      <c r="G14" s="271">
+        <v>2022</v>
+      </c>
+      <c r="J14" s="41"/>
+    </row>
+    <row r="15" spans="2:10" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="B15" s="51" t="s">
+        <v>200</v>
+      </c>
+      <c r="C15" s="301" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="62">
+        <v>0</v>
+      </c>
+      <c r="E15" s="69">
+        <v>0</v>
+      </c>
+      <c r="F15" s="69">
+        <v>0</v>
+      </c>
+      <c r="G15" s="69">
+        <v>0</v>
+      </c>
+      <c r="J15" s="56"/>
+    </row>
+    <row r="16" spans="2:10" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="B16" s="366" t="s">
+        <v>201</v>
+      </c>
+      <c r="C16" s="356" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="371">
+        <v>0</v>
+      </c>
+      <c r="E16" s="372">
+        <v>0</v>
+      </c>
+      <c r="F16" s="372">
+        <v>0</v>
+      </c>
+      <c r="G16" s="372">
+        <v>0</v>
+      </c>
+      <c r="J16" s="56"/>
+    </row>
+    <row r="17" spans="2:20" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="1"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="5"/>
+      <c r="J17" s="56"/>
+    </row>
+    <row r="18" spans="2:20" ht="15" customHeight="1">
+      <c r="B18" s="286"/>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="2:20" ht="15" customHeight="1" thickBot="1">
+      <c r="B19" s="540" t="s">
+        <v>203</v>
+      </c>
+      <c r="C19" s="269" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="271">
+        <v>2025</v>
+      </c>
+      <c r="E19" s="271">
+        <v>2024</v>
+      </c>
+      <c r="F19" s="271">
+        <v>2023</v>
+      </c>
+      <c r="G19" s="271">
+        <v>2022</v>
+      </c>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="2:20" ht="15" customHeight="1">
+      <c r="B20" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C20" s="301"/>
+      <c r="D20" s="334">
+        <v>71</v>
+      </c>
+      <c r="E20" s="238"/>
+      <c r="F20" s="127"/>
+      <c r="G20" s="127"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="57"/>
+      <c r="K20" s="57"/>
+      <c r="L20" s="57"/>
+      <c r="M20" s="57"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="57"/>
+      <c r="P20" s="57"/>
+      <c r="Q20" s="58"/>
+      <c r="R20" s="57"/>
+      <c r="S20" s="57"/>
+      <c r="T20" s="57"/>
+    </row>
+    <row r="21" spans="2:20" ht="15" customHeight="1">
+      <c r="B21" s="373" t="s">
+        <v>205</v>
+      </c>
+      <c r="C21" s="363"/>
+      <c r="D21" s="374">
+        <v>72</v>
+      </c>
+      <c r="E21" s="375">
+        <v>70</v>
+      </c>
+      <c r="F21" s="376">
+        <v>70</v>
+      </c>
+      <c r="G21" s="376" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="45"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="57"/>
+      <c r="P21" s="57"/>
+      <c r="Q21" s="58"/>
+      <c r="R21" s="57"/>
+      <c r="S21" s="57"/>
+      <c r="T21" s="57"/>
+    </row>
+    <row r="22" spans="2:20" ht="15" customHeight="1">
+      <c r="B22" s="335"/>
+      <c r="C22" s="301"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="336"/>
+      <c r="F22" s="337"/>
+      <c r="G22" s="337"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="58"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+    </row>
+    <row r="23" spans="2:20" ht="15" customHeight="1">
+      <c r="B23" s="101" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="2:20" ht="15" customHeight="1">
+      <c r="B24" s="101" t="s">
+        <v>206</v>
+      </c>
+      <c r="C24" s="67"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="45"/>
+    </row>
+    <row r="25" spans="2:20" ht="15" customHeight="1">
+      <c r="B25" s="101" t="s">
+        <v>207</v>
+      </c>
+      <c r="C25" s="68"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="45"/>
+    </row>
+    <row r="26" spans="2:20" ht="15" customHeight="1">
+      <c r="B26" s="7"/>
+      <c r="C26" s="54"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="54"/>
+      <c r="F26" s="54"/>
+      <c r="H26" s="47"/>
+    </row>
+    <row r="27" spans="2:20" ht="15" customHeight="1">
+      <c r="B27" s="7"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="H27" s="45"/>
+    </row>
+    <row r="30" spans="2:20" ht="15" customHeight="1">
+      <c r="H30" s="55"/>
+    </row>
+    <row r="31" spans="2:20" ht="15" customHeight="1">
+      <c r="B31" s="7"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="H31" s="45"/>
+    </row>
+    <row r="32" spans="2:20" ht="15" customHeight="1">
+      <c r="B32" s="7"/>
+      <c r="C32" s="54"/>
+      <c r="D32" s="54"/>
+      <c r="E32" s="54"/>
+      <c r="F32" s="54"/>
+      <c r="H32" s="45"/>
+    </row>
+    <row r="33" spans="2:8" ht="15" customHeight="1">
+      <c r="B33" s="7"/>
+      <c r="C33" s="54"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="H33" s="45"/>
+    </row>
+    <row r="34" spans="2:8" ht="15" customHeight="1">
+      <c r="B34" s="7"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="H34" s="47"/>
+    </row>
+    <row r="35" spans="2:8" ht="15" customHeight="1">
+      <c r="B35" s="7"/>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="54"/>
+      <c r="H35" s="47"/>
+    </row>
+    <row r="36" spans="2:8" ht="15" customHeight="1">
+      <c r="B36" s="7"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="H36" s="47"/>
+    </row>
+    <row r="37" spans="2:8" ht="15" customHeight="1">
+      <c r="B37" s="7"/>
+      <c r="C37" s="54"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="54"/>
+      <c r="H37" s="45"/>
+    </row>
+    <row r="38" spans="2:8" ht="15" customHeight="1">
+      <c r="B38" s="7"/>
+      <c r="C38" s="54"/>
+      <c r="D38" s="54"/>
+      <c r="E38" s="54"/>
+      <c r="F38" s="54"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="18" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="67" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f59b752e-a4a7-4870-9515-d627bc5e0b0b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c70f7656-83b1-4e45-954c-46f25ea49df2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082F2EE6CBDA93046ACD983B3C7D85AF5" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d0f8a442152b87895bf0f317b5e4992a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f59b752e-a4a7-4870-9515-d627bc5e0b0b" xmlns:ns3="c70f7656-83b1-4e45-954c-46f25ea49df2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b6155c6edcd61baf3635a597d649e30" ns2:_="" ns3:_="">
     <xsd:import namespace="f59b752e-a4a7-4870-9515-d627bc5e0b0b"/>
     <xsd:import namespace="c70f7656-83b1-4e45-954c-46f25ea49df2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -35119,155 +35110,83 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A27E3327-9BB0-4BB1-9494-1D1BC8161B01}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A27E3327-9BB0-4BB1-9494-1D1BC8161B01}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADED1FCF-B10E-490B-88A7-F956958DE75C}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13EA13E7-9A00-4287-94D7-12E04B20DFA8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13EA13E7-9A00-4287-94D7-12E04B20DFA8}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADED1FCF-B10E-490B-88A7-F956958DE75C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8c9b06d0-cb4a-4a03-b449-1f5a2548a910}" enabled="0" method="" siteId="{8c9b06d0-cb4a-4a03-b449-1f5a2548a910}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...45 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Claire Stockwell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082F2EE6CBDA93046ACD983B3C7D85AF5</vt:lpwstr>
   </property>